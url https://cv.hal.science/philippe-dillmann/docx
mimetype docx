--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dillmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a cement-bentonite grout on AVM glass alteration and C-steel corrosion at nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1478422X241310412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced breakdown spectroscopy (LIBS) imaging for carbon quantification in archaeological ferrous alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (7), pp.1746-1753. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4JA00432A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous corrosion of carbon steel used for casing in deep geological radioactive waste repository in contact with claystone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.112472. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the iron skeleton of Notre-Dame de Paris. Methodologies and issues of archaeological and analytical investigations following the blaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CNRS/MC Notre-Dame scientific worksite: an extraordinary interdisciplinary adventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Notre-Dame de Paris : a multidisciplinary scientific site, 65, pp.2-4. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2024.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traded raw steel: The roman masses from the Saintes-Maries-de-la-Mer wrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104141. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris: The first iron lady? Archaeometallurgical study and dating of the Parisian cathedral iron reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delqué-Kolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.e0280945. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0280945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the medieval mining tools at Castel-Minier, France, in the European context between the 14th and 15th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Rerum Naturalium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04697827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localised corrosion of iron and steel in the Callovo-Oxfordian porewater after 3 months at 120 °C: Characterizations at micro and nanoscale and formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.111235. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04095917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval bombards of Meaux: Manufacturing processes and supply of the metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103307. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03681025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on quantitative carbon content mapping in archaeological ferrous metals with laserinduced plasma spectroscopy (LIBS) and nuclear reaction analysis (NRA) for 3D representation by LIBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.106454. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2022.106454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03912539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vice-versa: the iron trade in the western Roman Empire between Gaul and the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (5), pp.e0268209. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0268209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a suit of armour at the end of Middle Ages: an extensive archaeometallurgical characterization of the armour of Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2021.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typo-technological, elemental and lead isotopic characterization and interpretation of Đông Sơn miniature drums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Van Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ngoc Trien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103017. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03224279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new understanding of the chronology, circulation and function of Iron Age (8th–1st c. BC) ferrous semi-products in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.102. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-021-01333-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03244046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service, expertise et archéométrie : état d’une réflexion collégiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Geigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.10759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03478545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steel corrosion in MX80 bentonite at 120°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1-2), pp.120-130. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202011777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of Si and Fe while nuclear glass alters with steel and clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00160-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03193704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric copper smelting in the Lao PDR: Experimental reconstruction based on the Vilabouly Complex evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengkeo Souksavatdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thonglith Luangkhoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.102932. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and durability of protective treatments on cultural heritage copper corrosion layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.109319. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03159604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVM nuclear glass/steel/claystone system altered by Callovo–Oxfordian poral water with and without cement–bentonite grout at 70°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (3), pp.474-482. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202011766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02910748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seal the deal: An extensive study of European historical copper-based seal matrices using a multimodal protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanc-Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.105061. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.105061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03087880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocorrosion detection by sulphur isotopic fractionation measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.108386. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02412940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XANES at Cl K-edge as relevant technique to reveal the iron archaeological artefact dechlorination treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.2358-2368. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0JA00122H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02915934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient armour provenance by LA-ICP-MS analysis of microscopic slag inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.2582-2593. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0JA00259C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02937458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray photoelectron spectroscopy characterization of Cu compounds for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (12), pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02879010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the chemical signature of slag inclusions throughout experimental refining and first shaping of bloomery iron: New methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102653. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of laser-induced breakdown spectroscopy implementation for the quantification of carbon content distribution in archaeological ferrous metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.105964. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2020.105964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the iron provenance on a medieval building yard: The case of Bourges cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1131. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10121131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Study of Interactions Between Corrosion Products Layer Formed on Heritage Cu Objects and Organic Protection Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.2640-2651. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage2030162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02293434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laos' central role in Southeast Asian copper exchange networks: A multi-method study of bronzes from the Vilabouly Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengkeo Souksavatdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thonglith Luangkhoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104988. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02296084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights of Auger spectroscopy for the identification of Fe-Si compounds in iron/glass corrosion systems at nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elspec.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02191308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic metal tie-rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.315-316. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2019.1603745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02401234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Characterization and Mechanical Properties of Iron Reinforcements in Buildings from the Medieval and Modern Periods in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.498-510. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2018.1563229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02006992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of nanoprobes to identify iron-silicates in a glass/iron/argillite system in deep geological disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Dynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.108104. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02397446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of thick rust layers on steel artefact: Mechanism of corrosion inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadri Faiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 316, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02401231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du produit d’échange à l’objet symbole : de nouvelles données sur les demi-produits de type &amp;lt;i&amp;gt;currency-bar&amp;lt;/i&amp;gt; du Val de Saône et l’Arc jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.165-189. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mutte, le fer et la minette. Recherches sur l'origine des renforts métalliques utilisés dans la construction de la tour de Mutte de la cathédrale Saint-Étienne de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitechnique investigation of sulfur phases in the corrosion product layers of iron corroded in long-term anoxic conditions: From micrometer to nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (11), pp.1036-1041. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01858461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Guard the Good Deposit’: Technology, Provenance and Dating of Bipyramidal Iron Semi-Products of the Durrenentzen Deposit (Haut-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.290-307. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01520779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéométrie une discipline du passé ou un enjeu interdisciplinaire pour l’avenir ? Réflexions issues du bilan de 40 ans de colloques du GMPCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.77-83. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.5347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of iron corrosion layers formed in anoxic environments at the nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.98-110. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01743218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armatures métalliques de la tour de l’Hôtel de Ville de Bruxelles. Approches typologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Bruxellae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.179-206. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/stud.012.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial layers at a nanometre scale on iron corroded in carbonated anoxic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.20101 - 20115. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7RA01600J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01510267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights in the Long-Term Atmospheric Corrosion Mechanisms of Low Alloy Steel Reinforcements of Cultural Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.670. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10060670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01542525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des bactéries sur la corrosion d’un acier en contexte nucléaire : caractérisation par une approche multi-techniques (microscopie optique, $\mu$Raman et MEB-EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.511. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01634522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier de la tour de Mutte à Metz : regards sur la production du fer en Lorraine à la fin du Moyen Age. Fouille de données, analyses prédictives et traitement spatial des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (2), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02470863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material degradation foreseen in the very long term: the case of glasses and ferrous metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Birbilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.10. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-017-0008-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01630893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization treatment of cultural heritage artefacts : In situ monitoring of marine iron objects dechlorinated in alkali solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Picca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01672808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the North-Alpine area during the end of the first Iron Age (6 th -5 th c. BC): A combination of chemical and isotopic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.108 - 124. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01622058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron corrosion on nuclear glass alteration processes: nanoscale investigations of the iron-bearing phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (sup1), pp.166 - 172. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1306962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01593258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la bio-origine des sulfures de fer présents dans les systèmes de corrosion anoxiques par analyse de la composition isotopique du soufre en nanoSIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.509. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01634492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron supply for the building of Metz cathedral: New methodological development for provenance studies and historical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.493-510. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01478266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of iron sulphides in long-term iron corrosion processes: Characterisations of archaeological artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.264 - 275. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01377025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie et histoire des techniques : les procédés direct et indirect en sidérurgie (XIVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’Europe technicienne XVe-XVIIIe siècle, 4, pp.63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bridge of Dieulouard (Meurthe-et-Moselle, France): a fresh perspective on metal supply strategies in Carolingian economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01465751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-rn : un réseau pour l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01295456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of natural and synthetic iron corrosion products on silicate glass alteration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172, pp.287-305. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières avancées des études sur la production, la circulation et la datation des métaux ferreux archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation or initial design? Radiocarbon dating of ancient iron alloys sheds light on the reinforcements of French Gothic Cathedrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.190-201. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and neutrons in Art and Archaeology 2014 (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.540-541. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5JA90006A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation mechanisms of reinforcing iron rebars in monuments: the role of multiscale porosity in the formation of corrosion products investigated by X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacot-Guillarmod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.580-587. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4JA00388H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01141774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of corrosion processes by coupled micro-XRF/micro-XRD mapping to understand the degradation mechanisms of reinforcing bars in hydraulic binders from historic monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Gallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.721-729. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4JA00370E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron corrosion in archaeological context: Structural refinement of the ferrous hydroxychloride β-Fe$_2$ (OH)$_3$ Cl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.589. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2015.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01635529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Direct Dating for the Construction and Modification of the Baphuon Temple Mountain in Angkor, Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.e0141052. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion product transformations in alkaline baths under pressure and high temperature: The sub-critical stabilisation of marine iron artefacts stored under atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.190-199. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.201508257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01252384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeological slag from Glinet: An example of silicate glass altered in an anoxic iron-rich environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Dynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 413, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological analogues and corrosion prediction: from past to future. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.567-576. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278214Y.0000000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.315-333. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an aerated/anoxic transient phase on the long-term corrosion of iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2014.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS and XRD in situ characterisation of reduction and reoxidation processes of iron corrosion products involved in atmospheric corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cargoes of Iron Semi-Products Recovered from Shipwrecks off the Carmel Coast, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Galili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruch Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.505-535. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iron Kuay of Cambodia: tracing the role of peripheral populations in Angkorian to colonial Cambodia via a 1200 year old industrial landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oliver Pryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaseka Phon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovichetra Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.142-163. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial layer on archaeological mild steel corroded in carbonated anoxic environments studied with coupled micro and nano probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of corrosion products formed on Ni 2.4wt%–Cu 0.5wt%–Cr 0.5wt% weathering steel exposed in marine atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidis Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.438-451. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron metal and siderite on the durability of simulated archeological glassy material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.403-414. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Methodology for the Study of the Corrosion of Ferrous Archaeological Remains in Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation and Management of Archaeological Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1-4), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Walloon method of iron refining : archaeological and archaeometric experiments, phase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of iron long-term corrosion mechanisms in anoxic media using deuterium tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnuclmat.2012.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval iron market in Ariège (France). Multidisciplinary analytical approach and multivariate analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1080-1093. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation of redox conditions in radioactive waste disposal cell: Characterisation of corrosion layers formed on archaeological analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matthiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.199--204. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278210Y.0000000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman study of a deuterated iron hydroxycarbonate to assess long-term corrosion mechanisms in anoxic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (5), pp.1100 - 1108. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examination of slag inclusions in medieval armours by confocal SR-µ-XRF and LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (5), pp.1078. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JA00261E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for Raman structural quantification imaging and its application to iron indoor atmospheric corrosion products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (4), pp.773 - 781. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the Iron Age of Eastern France and Southern Germany: multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalla / Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the roman half-products of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France). A proposal for a comprehensive metallographic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°38, p. 1234-1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron in the building of gothic churches: its role, origins and production using evidence from Rouen and Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44(1), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corrosion study of the ferrous medieval reinforcement of the Amiens cathedral. Phase characterisation and localisation by various microprobes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3), pp.695 - 710. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisecular corrosion behaviour of low carbon steel in anoxic soils: Characterisation of corrosion system on archaeological artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Matthiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.99 - 105. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.200805017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of long-term corrosion of rebars embedded in concretes sampled on French historical buildings aged from 50 to 80 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.200805019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does it come from the Pays de Bray? Examination of an origin hypothesis for the ferrous reinforcements used in French medieval churches using major and trace element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36(10), pp.2445-2462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman studies of corrosion layers formed on archaeological irons in various media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.8.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A provenance study of iron archaeological artefacts by ICP-MS multi-elemental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.1253-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de production et standards de commercialisation du fer antique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.261-283. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2008.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of archaeological artefacts to refine the model of iron long-term indoor atmospheric corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 379 (1-3), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of iron archaeological artefacts: micro-Raman investigation on Cl-containing corrosion products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4), pp.389 - 397. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slag inclusion analyses for studying ferrous alloys employed in French medieval buildings: supply of materials and diffusion of smelting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.1810-1823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeological analogues to the comprehension of long term corrosion of concrete reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wj. Chitty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006136030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of iron archaeological artefacts in soil : Estimation of the average corrosion rates involving analytical techniques and thermodynamic calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48 (10), pp.2947-2970. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2005.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières analyses métallographiques des produits sidérurgiques trouvés sur le site médiéval de Castel-Minier (Aulus-les-Bains, 09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman imaging of ancient rust scales on archaeological iron artefacts for long term atmospheric corrosion mechanisms study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), pp.1228-1237. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and structural characterisation of chlorinated phases formed on ferrous archaeological artefacts by μXRD and μXANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (1-2), pp.500 - 504. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lepidocrocite electrochemical reduction in neutral and slightly alkaline solutions at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51, pp.745-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : Synchrotron et archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.169-171. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of iron archaeological artefacts in soil: characterisation of the corrosion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (2), pp.515 - 535. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2004.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of corrosion products on archaeological iron. An integrated analytical approach to establish corrosion forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (8-9), pp.739-745. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS evidence of sorbed arsenic(V) and pharmacosiderite in a soil overlying the Echassières geochemical anomaly, Allier, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 173 (3), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/173.3.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des techniques, un laboratoire de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de l'année de l'ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie; Académie des technologies, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of carbon quantification by LIBS in hardened steels: impact of matrix effects induced by hardening heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference on Lasers in the Conservation of Artworks (LACONA XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et reconstruire Notre-Dame de Paris au Moyen Âge et aujourd'hui : Enquête sur les agrafes des murs gouttereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56e Congrès de la Société des Historiens Médiévistes de l’Enseignement Supérieur Public. Chantiers médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Albi-Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du fer dans les maçonneries de Notre-Dame de Paris. L’exemple des agrafes des murs gouttereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude IRAA. Les assemblages en bois et en métal dans l’architecture monumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Aix- en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, une cathédrale de seconde main ? Etude du recyclage et de la mise en forme des agrafes des murs gouttereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of iron reinforcements of Notre-Dame de Paris cathedral. An original contribution to the chronology of the construction and restauration phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04778791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris: the contribution of (materials) science to the rebirth of a cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des alliages ferreux par spectroscopie d’émission du plasma induite par laser (LIBS) : analyse d’aciers trempés et applications archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Motto-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Spectratom 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude scientifique à la restauration : les dimensions d’un chantier unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, la cathédrale des savoirs. Entre matérialité et interdisciplinarité. Séminaire au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Boucheron, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting information on ancient manufacturing techniques and exchange networks from metallic artefacts: a case study on arms and armour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th SOLEIL Users’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saint-Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanges networks and manufacturing techniques in the late medieval Aegean: a case study on the Chalcis Hoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminer les réseaux d'échanges des métaux ferreux dans les sociétés anciennes : une approche par les éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTRATOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Lebanese mountains to the Carmel coast: the circulation of iron in the medieval southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeometallurgy In Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron armatures in Notre-Dame de Paris: A new understanding of iron provenance and uses based on multifactor study for network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Archeometallurgy In Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des métaux à Notre-Dame de 1160 à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saved by soil? Investigation of reburial as a sustainable approach to iron conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Frydendahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Høier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France : a diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puddlages&amp;quot; from process to products: historical documentation and development of non-destructive methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeometallurgy in EUrope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du fer perdu : Enquête du côté de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle de la Société Archéologique Française d'Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’où venait le fer de Notre-Dame ? Enquête archéologique et archéométrique sur le chantier des XIIe et XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04778783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation du fer par le radiocarbone : méthodologie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Perron-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/9d3g-3z17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Puddling » from process to products : historical documentation and development of non-destructive methodology. The contribution of ancient treaties to the context of ecological transition and the preservation of historic building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France: a diachronic perspective through the TerriFer project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in EUrope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, FAlun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique corrosion behavior of an archaeological Roman iron ring : microchemical characterization and thermodynamic considerations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Enrico Furcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueli Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Corrosion Science Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SwissCorr - The Swiss Corrosion Network, Apr 2024, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fer et plomb à Notre-Dame de Paris : Etudes interdisciplinaires dans le cadre du chantier scientifique CNRS/MC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « La fabrique des sociétés médiévales : documents, pratiques et rapports sociaux (XIIe-XVe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fers médiévaux de Notre-Dame de Paris : Chronologie, pratiques artisanales et économie du chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle de la Société Archéologique Française d'Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre du fer à Notre-Dame de Paris dans l'assemblage des maçonneries : L'exemple des agrafes des murs gouttereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la construction. L'assemblage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the nature and origin of medieval ferrous artefact from non-invasive analyses and samples examination: the case of arms and armour manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental approach for the metallurgical study of medieval ferrous artefact: the case of arms and armour manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SR2A 2023 –10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de production et conditions de circulation des produits ferreux en Bourgogne Franche-Comté durant les âges du Fer et l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le paysage métallurgique antique et médiéval de la moitié orientale des Pyrénées à travers l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris - ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les données de la recherche : Notre-Dame, un système d’information &amp;quot;monumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens du patrimoine 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de provenance des objets ferreux, de la métallurgie aux statistiques : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE THÉMATIQUE « MÉTALLURGIE HISTORIQUE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche FERMI CNRS, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal as construction material in gothic architecture: Chronology, provenance and uses of iron armatures in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and limitations of Laser Induced Breakdown Spectroscopy (LIBS) to detect light elements in different ferrous cultural heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on analytical techniques in art and cultural heritage (TECHNART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lisbonne, Portugal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions, usages, et qualités des alliages ferreux mis en œuvre dans le patrimoine bâti du Moyen Âge au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séance des Rencontres Interdisciplinaires sur les Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03586597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy of iron. Some tentative global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InARt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03709067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux du patrimoine, compréhension du passé, prévision du futur : quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Notre-Dame: la science au service d'une résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03574123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03766411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of carbon-steel casing used in deep geological radioactive waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Long-term Prediction of Corrosion in Nuclear Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Baden, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03703739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrosion des structures en fonte dans les batiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimoine industriel et matériaux anciens au regard de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the medieval mining tools of Castel-Minier (Pyrenees) in the European context between the 14th and 15th c.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of old mining and metallurgy from prehistory into the modern age, Stříbrná Jihlava, République tchéque, 29 September to 1 October 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petr Hrubý, Sep 2022, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sfµ Junior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting, smelting and exchanging copper at the Vilabouly Complex (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengkeo Souksavatdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thonglith Luangkhoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE TENTH INTERNATIONAL CONFERENCE ON THE BEGINNINGS OF THE USE OF METALS AND ALLOYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silpakorn University, Jul 2022, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of carbon-steel casing used in deep geological radioactive waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2022 - the European Corrosion Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03766396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des agrafes et tentative d’appréhension de leur rôle dans la structure de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des analyses chimiques à la connaissance des armatures de fer de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Notre-Dame: la science au service d'une résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03574124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and characterization of light elements in old ferrous metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Laser Induced Breakdown Spectroscopy (LIBS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific yard next to the restoration yard of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03761341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-Iron-Claystone interactions: a study relying on characterizations and geochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Long-term Prediction of Corrosion in Nuclear Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Baden, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03703755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and quantification of light elements in archaeological steels by Laser Induced-Breakdown Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Lasers in the Conservation of Artworks (LACONA XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCorr, a transdisciplinary tool for the documentation and diagnosis of corrosion forms on heritage metal artefacts : building bridges between conservation professionals and materials scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inArt2022 - 5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la préparation d’échantillons pour la caractérisation d’aciers archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass/iron/claystone interactions of nuclear waste package: a multi-scale study relying on characterizations and geochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles des recherches archéométallurgiques à Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moulis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCorr application : a diagnostic tool for corrosion forms on heritage metal artifacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Professionals Forum Centro Conservazione e Restauro La Venaria Reale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Conservazione e Restauro La Venaria Reale, Jul 2021, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer dans la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire : fouilles et recherches récentes sur les structures métallurgiques et métalliques, Journée d’étude du Groupe de contact du FNRS « Arts et techniques métallurgiques pré-industriels. Étude et conservation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Clerbois et Philippe Sosnowska, Dec 2021, Liège (online), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iron corrosion product multi-technique analyses to trace the temperature of ancient fires: methodology and application to Notre-Dame in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archaeology Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et comportement mécanique des barres de fer antiques des épaves des Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fallait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M (Société Française de Métallurgie et de Matériaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic inhibitors for copper artefacts: a multi-scale multi-analytical approach to understand the protection mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tua Tran-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest (HO), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation des métaux ferreux dans les sociétés anciennes : une approche archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire HAute Ecole Arc Neuchatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Arc Neuchatel, Oct 2021, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer et la cathédrale, &amp;quot;Productions, usages et qualités des alliages ferreux mis en oeuvre dans la construction du Moyen Âge au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la Société Française de Métallurgie et des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Caen (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la sidérurgie. Un terrain expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier concept du GDR 2092 Techniques et production dans l'histoire (TPH) Archéométrie et histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nanterre (MSH Mondes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mapping of carbon content in archaeological ferrous metals with laser-induced breakdown spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Allégre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online Only, France. pp.117840Y, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2592414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03343143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometallurgical investigations in Notre-Dame de Paris: research in progress on construction iron and lead after the fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Metallurgy Society Research In Progress conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Glass-Iron-Argillite alteration at the Andra’s Underground Research Laboratory (Bure): experiments carried out for 2, 4 and 8 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J Dynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear waste glass/iron/clay interactions: a multi-scale study relying on characterization and geochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion protection of copper and bronze statuary by carboxylates-doped sol-gel coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Lob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuoa Tran-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armatures de fer à Notre-Dame Nouvelles découvertes et projets d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chantier scientifique Notre-Dame : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of armor production in 16th century armorer workshops: the example of Valentin Siebenbürger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Matérialité (DYPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the materials and production techniques of european historical copper-based seal matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Castelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités de fer du monde romain occidental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference, Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskole, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of Heritage copper objects analysis by electron spectroscopies: stability to UHV and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of interactions between the corrosion product layer formed on heritage copper objects and organic protection treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche autour de l’édifice et du chantier de restauration de Notre- Dame ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chantier cathédral en Europe 23-25 octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic corrosion inhibitors for copper-based artefacts: investigating the mechanism of interaction with an historical corrosion layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress - EUROCORR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late prehistoric copper production in central Laos: The Vilabouly complex -technological reconstruction and exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengkeo Souksavatdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thonglith Luangkhoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Piccardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barra ferri rotonda in Castel-Minier in the XVth century: from the semi- product to final object, a morphological and metallographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaemetallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolch, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular structure of bacterial biofilms involved in iron biocorrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2019 - the European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters and metal microstucture on the corrosion mechanisms of iron anoxic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02927608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation directe d’alliages ferreux par le carbone 14 : les renforts architecturaux et les armatures de statues en bronze étudiés dans le cadre du projet ANR IRANGKOR, le fer à Angkor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ToF-SIMS for sulfur isotopic fractionation in sulfide phases of iron corrosion layers: determination of bacterial impact on the formation of these phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallien Jean-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2019 - the European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armour, nails, rust, slag and chemistry : a review of ten years of innovative interdisciplinary research on heritagemetals and some perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre mondiale Patrimoines, Sciences et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters and metal microstucture on the corrosion mechanisms of iron anoxic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelles des interactions entre la couche de produits de corrosion formés sur des objets en cuivre du patrimoine et les traitements de protection organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of iron corrosion product layers at the nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical methodology for the study of organic protection treatments for copper alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR Project: Production, Trade and Consumption of Iron in the Khmer Empire, Cambodia (9th to 15th c. CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of American Archaeologists 83rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights for Provenance Studies of Iron Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of American Archaeologists 83rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrous Alloys Quality from Antiquity to Middle Age: A Statistical and Diachronic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Young Researchers in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters and metal microstucture on the corrosion mechanisms of iron anoxic argileous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical methodology for the study of organic protection treatments for opper alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute dating of iron reinforcements in French gothic cathedrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALIFE -- Qualité des alliages ferreux : une approche diachronique et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Du laboratoire au musée » Rencontre du DIM Matériaux Anciens et Patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR. Le fer à Angkor. Production, circulation et consommation du métal dans l’Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron in mediaeval monuments: results of 15 years of reserach and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de réduction du fer en Bourgogne-Franche-Comté avant le haut fourneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laurent-Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of Iron Products in Eastern France and Southern Germany during the Late Hallstatt and Early La Tène : Combined Elemental and Isotopic Approaches for Provenance of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron on mediaeval monuments: results of 15-years of research and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron In Archaeology: bloomery smelters and blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of armor production in 16th century armorer workshops: the example of Valentin Siebenbürger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archeaology: Bloomery smelters and blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of iron products in eastern France and southern Germany during the late Hallstatt and early la Tène: Combined elemental and isotopic approaches for provenance of iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication et circulation des armures médiévales, étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical investigation of architectural crampons for documenting the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUMA IX (9th International Conference on the Beginnings of the Use of Metals and Alloys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-corrosion detection by sulphur isotopic fractionation measurements using nanoSIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron corrosion on nuclear glass alteration processes: nanoscale investigations of the iron-containing phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technique investigation of sulfur phases in the corrosion product of iron corroded in long term anoxic conditions: from micrometric to nanometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoSIMS analytical protocole to determine the sulphur isotopic composition of iron sulphides formed during anoxic corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and Salvaging Ferrous Alloys in the Middle Ages : a Common Practice? New Insights from Texts and Metallographic Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology : Bloomery Smelters and Blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ToF-SIMS analyses methodology for the study of organic protection treatments for copper and copper alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR: Production, circulation et consommation du métal dans l'Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du GMPCA - GROUPE DES METHODES PLURIDISCIPLINAIRES CONTRIBUANT A L'ARCHEOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical variation of major signature in an iron production region: the example of the &amp;quot;Pyrénées-Orientales&amp;quot; and the Canigou mountain (France) between Antiquity and Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing, exchanging and hoarding iron. The currency-bars hoards near the aristocratic residence of the camp du Château in Salins-les-Bains (Jura, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman semi-product of the North-western mediterranean: Typology, quality, distribution, chronology and provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of semi-product with a rolled extremity in Ile-de-France (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation directe des alliages ferreux anciens par le radiocarbone : méthodes et exemples d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes journées des Restaurateurs en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties at the nanometer scale of iron anoxic corrosion product layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION AND CIRCULATION OF MEDIEVAL ARMOR: AN ARCHAEOMETRY APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première approche du comportement mécanique des fers de construction anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps de la construction. Processus, acteurs, matériaux, Actes du deuxième congrès francophone d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lyon, France. pp.555-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la composition isotopique du soufre pour la détermination de l'origine bactérienne ou inorganique des sulfures de fer formés lors de la corrosion anoxique du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Llnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème forum Biodétérioration des Matériau du CEFRACOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la biodiversité sur la corrosion d’un acier en contexte nucléaire : caractérisation par une approche multiéchelles (microscopie optique, µRaman et MEB-EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Forum Biodéterioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron corrosion on nuclear glass alteration processes: nanoscale investigations of the iron-containing phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of bronze statuary, comparison of classical treatments and approaches with carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de conservation du patrimoine métallique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs et échanges de matériaux à la fin du premier âge du Fer : apports des approches isotopiques et élémentaires à la compréhension des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechlorination of ferrous archaeological artefacts in subcritical conditions: understanding of the corrosion layer transformation thanks to a multi-scale characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Viviés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité au service de l’histoire du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque les chemins du fer Belledonne : [Allevard-Arvillard], 22-25 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Allevard-Arvillard, France. pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the subcritical stabilisation on corrosion layers of iron artefacts from different archaeological corrosion contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Viviés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Memet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM Metal 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioréactivité fer-argile en conditions de stockage géologique profond : approche multi-techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Forum Biodétérioration des Matériaux du CEFRACOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron spectroscopies assistance for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EUROPEAN CONFERENCE ON APPLICATIONS OF SURFACE AND INTERFACE ANALYSIS (ECASIA 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02350403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and Angkor, Cambodia (9th to 15th c.): a sourcing and dating study to shed new light on the iron production and distribution during the Khmer Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and the Khmer empire (9th to 15th c.): a multidisciplinary (sourcing and dating) approach to evaluate the iron procurement during the Angkorian period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference of the European Association of Southeast Asian Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches interdisciplinaires sur l’armement médiéval : bombardes et armures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leluc Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patrimoines en recherche d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes archéométriques : métallographiques, chimiques et radiocarbones d’un exceptionnel dépôt de demi-produits de fer. Restitution des savoir-faire, organisation et circulation des productions au premier âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque du G.M.P.C.A. (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen-Age : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIE congrès international de la société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical treatment of chemical data for direct process understanding: the iron production of Castel-Minier (14th-16th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of bronze statuary, comparison of classical treatments and treatments with carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise d'un matériau : l'acier au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Knowledge in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du traitement statistique des données chimiques à la compréhension d’un système de réduction : la production de fer à Castel-minier (XIVe-XVIe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPE DES METHODES PLURIDISCIPLINAIRES CONTRIBUANT A L'ARCHEOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical studies (metallography, chemical, radiocarbon dating of an exceptional iron semi-product deposit : restitution of know how, organization and circulation of production in the first iron age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of iron sulphides origin in archaeological artefacts by determination of sulphur isotopic ratio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of steel in Toarcian argillite in presence of mix of bacterial strains: complementarity of μRaman, XRD and FESEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the object scale to the nanometre: issues linked with corrosion of archaeological ferrous artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion des objets ferreux, comprendre pour mieux conserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La préservation des objets archéologiques métalliques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02369011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative chemical characterization of a smelting workshop (Oulches, France) : from the ore to the finished product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron in Europe : Prehistoric, Roman and Medieval Iron Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hüttenberg, Austria. p.93-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behaviour of Thick Rust Layers on Steel: Strategies for Protection of Cultural Heritage Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadri Faiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ECS and SMEQ Joint International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. pp.698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion product transformations in alkaline baths under pressure and high temperature: The sub-critical stabilization of archaeological iron artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Viviés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Supercritical Fluids (EMSF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of long term atmospheric corrosion of iron by µRaman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Versus Reactivity: Understanding and Modeling Corrosion Processes of Cultural Heritage Ferrous Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference : Scientific Methods in Cultural Heritage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corrosion product transformations during archaeological iron artefacts stabilization in alkaline bath under pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Viviés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of iron sulphides origin in archeological artefacts by determination of sulphur isotopic ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of realistic corrosion products (RCP) stemming from iron archaeological artefacts on the alteration of nuclear glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02369073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements on the Mutte tower in Metz (France) : data mining, predictive analyses and spatial data treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial corrosion of steel in argillite: complementarity of surface characterization (µRamanS and FESEM) and of microbiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wittebroodt Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02369059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement, consolidation or commissioner’s choice. How and why iron armatures were used in gothic construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Timbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts &amp; Bolts of Construction History : Culture, Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.557-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron artifacts and semi-products during Iron Age : chariot tyres and bipyramidal ingots in eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron-Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffsummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsidienne en Méditerranée occidentale : caractérisation géochimique et provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ChimARC / CAI‐RN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Université Pierre et Marie Curie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region : a new perception given by the archaeometallurgical study of ferrous reinforcements in medieval frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffsummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tampa, Floride, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examinations of ore, slag and iron artefacts from the iron-making site of Castel Minier (Aulus-Les-Bains, 09) (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. Archeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aquileia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desalinisation of iron archaeological artefacts: understanding of chlorine removal mechanisms of the corrosion layers with the help of characterisation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Committee for Conservation, Sep 2007, Amsterdam, Netherlands. pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeometric studies of iron semi-finished products : the case of the Roman wrecks of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Ironworking in Europe II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbially influenced corrosion of low carbon steel in soils: mechanisms of long term degradation studied via archaeological analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sablé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOCORYS 2007 - International Conference on Biocorrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements behaviour in direct- and indirect iron metallurgy : the case of Pays de Bray (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congrest of Archaeometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aquiliea, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological and archaeometrical approach to ferrous semi-products : typology, quality, origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Ironworking in Europe II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude électrochimique de couche de corrosion d'objet archéologique formée en corrosion atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demi-produits ferreux des épaves antiques des Saintes-Maries-de-la-Mer (Bouches-du-Rhône) : apports des analyses archéométriques à la définition du corpus typologique et des circuits de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgies au Moyen Âge : Evolution d’une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans d’archéologie médiévale en France. Un bilan pour un avenir, Actes IXe congrès de la Société d'archéologie médiévale, Vincennes juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Vincennes, France. pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long term atmospheric corrosion of iron: influence of constitutive phases of the corrosion layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of indoor atmospheric corrosion layers formed on ancient iron artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCR06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impiego del metallo nel cantiere trecentesco del Palazzo dei Papi di Avignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">convegno internazionale di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Firenze, Italie. pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des phases constitutives et de leur cristallinité sur la réactivité de la couche de rouille en corrosion atmosphérique à très long terme. Apport à la modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section française du groupe Métal d'ICOM-CC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cristallographique et microstructurale des phases de corrosion développées sur des objets ferreux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental atmospheric ageing of archaeological artefacts and contemporary low-alloy steel in climatic chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term atmospheric corrosion mechanisms: Characterization of ancient rust scales on archaeological iron artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman imaging of ancient rust scales on archaeological iron artefacts for long term atmospheric corrosion mechanisms study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd International Conference on the Application of Raman Spectroscopy in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iron Economy in Bourgogne–Franche-Comté during Antiquity: Production Areas and Exchange Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production des clous en fer du chaland Lyon Saint-Georges 4 (LSG4) au IIe s. (Rhône) : questions de qualité et d’approvisionnement à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA : Archéométrie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05398979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer à Notre-Dame de Paris : Nature des alliages, procédés techniques et études de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation HCERES du NIMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation radiocarbone du mobilier ferreux de Notre-Dame de Paris : Une contribution originale pour la chronologie des phases d’édification et de restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MetalPAT project : development of MiCorr, a transdisciplinary tool for the documentation and diagnosis of corrosion on heritage metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Seminar Future-Proofing Heritage Science: Focusing on Sustainability in Conservation and Heritage Materials Analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Les Diablerets Conference Center in les Diablerets, Vaud, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization and multivariate statistical approach for the provenance of archaeological iron objects in the center east of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Methods in Cultural Heritage Research : Advances and Challenges in Heritage Materials Characterization and Data Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Les Diablerets Conference Center in les Diablerets, Vaud, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse métallographique des fers de construction à la connaissance du chantier de la cathédrale Saint-Gatien de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of iron reinforcements of Notre-Dame de Paris cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ICTP-IAEA Advanced Worshop on Accelerator Mass Spectrometry Radiocarbon Dating for Heritage and Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer à Notre-Dame de Paris : Nature des alliages, procédés techniques et études de provenance, le cas des fenêtres hautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of iron reinforcements of Notre-Dame de Paris cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques REFRAIN et 20 ans du LMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, CEA Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the technology of historical european bronze casting by examining the iron skeleton of artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Castelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Langh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forge de Castel-Minier au XIVe siècle : une économie de subsistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forge de Castel-Minier au XIVe siècle : une économie de subsistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle de l’armure : nature, choix des matériaux et gestes techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ferrous Alloys Qualities by a Diachronic and Statistical Approach : an Original Semi-automatic Algorithm to Estimate Carbon Concentration by Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Heritage Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaemetallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolch, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle de l’armure : nature, choix des matériaux et gestes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2019, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finally, an antique standard of steel semi-finished products!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Groh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examinations of small slags inclusions (&amp;lt;30µm) in Italian medieval armours by LA-ICP-MS for provenance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, ¨Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMAPYR: L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans/Antiquité-XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les apports des ajouts de forge dans la mise en forme des produits ferreux : mise en place d’un Système d’Information Métallographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pillonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical variation of major signature in an iron production region: the example of the « Pyrénées Orientales » and the Canigou mountain (France) between Antiquity and Modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication et usage des armures médiévales, étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux du patrimoine et patrimoine matériel, Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR Le fer à Angkor : production, circulation, consommation du métal et expansion de l’Empire Khmer, Cambodge (9e -15e s.), une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire : « Matériaux du patrimoine et patrimoine matériel », Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechlorination of ferrous archaeological artefacts in subcritical conditions: understanding of the corrosion layer transformation thanks to a multi-scale characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Art and Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la composition isotopique du soufre pour la détermination de l'origine bactérienne ou inorganique des sulfures de fer formés lors de la corrosion anoxique du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Llnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire Matériaux du patrimoine et patrimoine matériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases' transformations during subcritical treatment of iron archaelogical artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Viviés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude interdisciplinaire des bombardes en fer forgé du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leluc Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du fer dans le massif du Canigou (66, France) au début de la conquête romaine : prospection analytique par fluorescence X portable de la composition chimique des ferriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Medieval Iron Metallurgy in Lorraine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des masses brutes de fer dans le port de Narbonne antique : de nouveaux éléments de réflexion sur l’organisation de la production primaire du fer en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation minerais / objets en sidérurgie ancienne : intérêt d’une base de données archéologique / archéométrique régionale, l’exemple de la Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of silver alloys by ICP-MS and accelerator base techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la Culture. Le Cherche Midi, 2022, 978-2-7491-7431-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés: quand les sciences archéologiques rencontrent l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2017, Collection Sciences Archéologiques, Philippe Dillmann, </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés : quand les sciences archéologiques rencontrent l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sciences archéologiques, 9782813002426. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscience and cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Nenner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-94-6239-197-0. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/978-94-6239-198-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01330503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann Philippe; Bellot-Gurlet Ludovic. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.360, 2014, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acier en Europe avant Bessemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verna, Catherine. CNRS / Université Toulouse-Le Mirail, pp.530, 2011, Méridiennes. Histoire et Techniques, Gonzalez Luis (dir.coll.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pierre, le métal, l’eau et le bois : économie castrale en territoire audois (XIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d’études scientifiques de l’Aude, 2007, 978-2-9531120-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Le réemploi et le recyclage en action : exemples choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ybert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Philippe Dillmann; Maxime L'Héritier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démonter pour construire. Une histoire des matériaux de seconde main</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Europe médiévale n°17, éditions Monique Mergoil, pp.147-200, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05397659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.1.5. Les métaux et matériaux ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.215-215, 2025, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic protection of historical metal-hulled shipwrecks: A complementary approach from on-site global measurements to multiscale characterization (corrosion layers, biodiversity, and electrochemical measurements)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Caubisens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.197-222, 2025, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-18690-5.00008-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métaux et matériaux ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disser Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2025, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12mzt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary collaboration for the multiscale description of corrosion structures in metallic heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Gap. Corrosion Science For Heritage Contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, European Federation of Corrosion (EFC) Series; Woodhead Publishing; Elsevier, pp.147-163, 2025, 978-0-443-18690-5. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-18690-5.00014-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques de production au diagnostic de l’état de conservation des structures métalliques des bâtiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles à Beaucourt (90)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marina Gasnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, patrimoines et matériaux anciens : patrimoine industriel et ferroviaire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions du Lion, pp.87-119, 2023, 978-2490804184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Experience: Steel in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ricardo Cordoba; Javier Lopez Rider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical knowledge in Europe, 1200-1500 AD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholar Publishing, pp.141, 2023, 1-5275-8704-(</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux du patrimoine : compréhension du passé, prévision du futur : quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Olivier; Paul Rigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Notre-Dame de PAris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2023, 978-2-7598-2896-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, patrimoines et matériaux anciens. Patrimoine industriel et ferroviaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-490804-18-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des armures à Nuremberg : croiser les sources réglementaires et la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Caroline Bourlet; Maxime l'Héritier; Corinne Maitte; Judicaël Petrowiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-268, 2023, Economic History Frameworks, 979-12-81349-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le Premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation and dissemination of MiCorr as a diagnostic support tool for heritage metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaspoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Vila; Alison Murray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnosis Before, During, After</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, , pp.459, 2022, Collection " Conservation 360º ", 978-84-9705-759-2. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/360.2022.657201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03709376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das eiserne Trägergestell: Material und Herkunft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biel, Jörg; Keefer, Erwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochdorf X. Das bronzene Sitzmöbel aus dem Fûrstengrab von Eberdingen-Hochdorf (Kr. Ludwigsburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Forschungen und Berichte zur Archäologie in Baden-Württemberg, pp.101-107, 2021, Propylaeum, 978-3-96929-125-2. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/propylaeum.1316.c18452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement du chantier et usage du fer dans la construction gothique : méthodes et résultats. L’exemple de la cathédrale de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Moulis, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la construction en Grand Est, Actes du colloque de Nancy, 26-27 sept. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN/Éd. Univ. de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-90, 2021, Archéologie, Espaces, Patrimoines, 978-2-8143-0607-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2356133823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La charpente de la cathédrale de Troyes d’hier à aujourd’hui : quelles évidences des renforts métalliques d’après les comptabilités de la fabrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Line Van Wersch; David Strivay; Sarah Cremers; Pascale Fraiture; Christophe Maggi; Muriel Van Ruymbeke; Armelle Weitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerner le passé, mélanges en l’honneur de Patrick Hoffsummer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier des Presses, pp.205-217, 2021, 9782930772325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen Âge : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.197-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions posées sur le travail et le commerce de l’acier dans les camps romains de Strebersdorf en Pannonie (Burgenland, Autriche). Étude interdisciplinaire des scories et des demi-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad metalla ! Funde des Militärplatzes Strebersdorf in den pannonischen Eisenrevieren an der Bernsteinstraße (Burgenland, Autriche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03087886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer et recycler les matériaux ferreux au Moyen Âge et au début de la période moderne : des textes à la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.369-383, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche autour de l’édifice et du chantier de restauration de Notre- Dame ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chantier cathédral en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03037938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions posées sur le travail et le commerce de l’acier dans les camps romains de Strebersdorf en Pannonie (Burgenland, Autriche). Étude interdisciplinaire des scories et des demi-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Seldmayer H. (Dir), Ad metalla ! Funde des Militärplatzes Strebersdorf in den pannonischen Eisenrevieren an der Bernsteinstraße (Burgenland, Autriche), éd. Mergoil (Monographies Instrumentum, n°69), p. 104-120, 199-210.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse chimique des déchets sidérurgiques sur le terrain par pXRF. Un jeu d'échelle sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benech, Christophe; Cantin, Nadia; Languille, Marie-Angélique; Mazuy, Arnaud; Robinet, Laurianne; Zazzo, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-229, 2019, 9782813003294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Instrumentation portable : quels enjeux pour l'archéométrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benech C.; Cantin N.; Languille M. A.; Mazuy A.; Robinet L.; Zazzo A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable : quels enjeux pour l’archéométrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.i vii, 2019, collection “Sciences Archéologiques”, 9782813003294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueometria de metales ferrosos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQUEOMETRÍA: Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Insituto Francés de Estudios Andinos; Université de Bordeaux Montaigne; Universidad de Tarapacá, pp.545-564, 2018, 978-9972-623-97-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métallurgie du fer à l'âge du Fer dans le bassin versant du Crould : organisation des productions et étude de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Archéologique d'Ile-de-France, pp.453-506, 2018, Les sites ruraux du Second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analogues naturels et archéologiques, outils privilégiés pour la prédiction du comportement à long terme des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Verney-Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasse, Marie; Dillmann, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés: quand les sciences archéologiques rencontrent l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.73-98, 2017, 978-2813002426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l'ouvrage &amp;quot;Regards croisés : quand les sciences archéologiques rencontrent l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasse, Marie; Dillmann, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés: quand les sciences archéologiques rencontrent l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.i-v, 2017, 978-2813002426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Aspects of Corrosion on Cultural Heritage Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet; Irène Nenner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantis Press and the Author</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-252, 2016, Online: 978-94-6239-198-7; Print: 978-94-6239-197-0. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/978-94-6239-198-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01338155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of slag inclusions in iron objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.213-228, 2016, 978-3-662-49894-1. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49894-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01381291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From archaeological sites to nanoscale: the quest of tailored analytical strategy and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet, Ludovic; Nenner, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantis Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-230, 2016, 978-94-6239-197-0. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/978-94-6239-198-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01634384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2014, 978-2-8130-0163-4. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813001634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéologique et archéométrique des éléments métalliques autour des oculi des baies hautes du chœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Timbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chartres. Construire et restaurer la cathédrale (XIIIe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.307-320, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et circulation des alliages ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.79-108, 2014, 978-2813001634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution d’affinage wallon de la fonte : premières expérimentations archéologiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Téreygeol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les savoir-faire métallurgiques antiques et médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errances, pp.51-69, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron ? Which iron ? Methodologies for metallographic and slag inclusion studies applied to ferrous reinforcements from Auxerre Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Humphris, Thilo Rehren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The world of iron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archetype Publications, pp.409-420, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological and archaeometrical approach of ferrous semi-product : a diachronic qualitative typology (VIIth c. BC. - IInd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. CUCINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta mineraria et metallurgica, Studi in onore di Marco Tizzoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bergame, Comune di Bergamo/Museo Archeologico, pp.195-204, 2012, Notizie Archeologiche Bergomensi, n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of iron Armatures in Gothic constructions : Reinforcement, Consolidation or Commissioner’s Choice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Timbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; André Guillerme; Valérie Nègre; Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts &amp; Bolts of Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. II, Picard, pp.557-564, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02984204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle au Moyen Age, Actes du 45e congrès de la SHMESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Timbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts & Bolts of Construction History : Culture, Technology and Societ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.557-564, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métal selon l'archéologie et l'archéomètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Sapin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Etienne d'Auxerre : la seconde vie d'une cathdrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études médiévales ; Picard, p. 353-376, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multidisciplinary approach (archaeology and archaeometry) to bloomsmithing activities in France: examples of results from the last twenty years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. HOŠEK, H. CLEERE and L. MIHOK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The archaeometallurgy of iron - Recent Developments in Archaeological and Scientific Research - Dedicated to Professor Rodomir Pleiner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Archaeoology of the ASCR, Prague, p. 223-236, 311-312, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 - Contribution of iron archaeological artefacts to the estimation of average corrosion rates and the long-term corrosion mechanisms of low-carbon steel buried in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Gérard Béranger; Paolo Piccardo; Henning Matthiesen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion of metallic heritage artefacts: Investigation, conservation and prediction of long term behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Woodhead Publishing, pp.41-76, 2007, European Federation of Corrosion (EFC) Series, 9781845692391. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781845693015.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements behaviour in direct- and indirect-iron metallurgy : the case of Pays de Bray (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2007 : 2nd international conference (Aquileia, 17-21 June 2007) : selected papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.318-334, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métal et architecture médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">a cura di Nicola Cucuzza e Maura Medri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologie. Studi in onore di Tiziano Mannoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edipuglia, pp.279-282, 2006, Bibliotheca archaeologica ; 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fer à la fonte, nouvelles approches archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation technique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.160--168, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vents et fours en paléométallurgie du fer. Du minerai à l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReMArch : Recyclage et réemploi des Matériaux de l'Architecture aux périodes anciennes - RApport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS INSHS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CARAMEM2, Caractérisation multi-échelles d’échantillons métalliques - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; ANDRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des armatures métalliques de la cathédrale Saint-Gatien de Tours. Chœur, transept et combles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Archéomatériaux et Prévision de l'Altération. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vix – fouilles 2014. Etude métallographique d’un demi-produit bipyramidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des éléments métalliques de la rose occidentale de la cathédrale de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Archéomatériaux et Prévision de l’Altération. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des analyses archéométriques réalisées sur un currency-bar provenant de Fontaine-en-Duesmois « Bois-la-Haut » (21).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugnot Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en fer dans la région du Mont Lassois : premières caractérisation archéométriques à partir de demi-produits et d’épées du Ha C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the Iron-Age of Eastern France and Southern Germany: Multidisciplinary and methodological approaches towards the provenance of ancient iron. Rapport final du programme ANR-DFG CIPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; ANR (Agence Nationale de la Recherche - France); DFG (German Research Fondation). 2015, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris : les apports d‘un chantier archéométrique interdisciplinaire à l’histoire des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. SCIENCE DES MATÉRIAUX ET HISTOIRE DES TECHNIQUES, Ecole Polytechnique Federale de Lausanne, Suisse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId899"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dillmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a cement-bentonite grout on AVM glass alteration and C-steel corrosion at nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1478422X241310412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced breakdown spectroscopy (LIBS) imaging for carbon quantification in archaeological ferrous alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (7), pp.1746-1753. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4JA00432A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous corrosion of carbon steel used for casing in deep geological radioactive waste repository in contact with claystone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.112472. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the iron skeleton of Notre-Dame de Paris. Methodologies and issues of archaeological and analytical investigations following the blaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CNRS/MC Notre-Dame scientific worksite: an extraordinary interdisciplinary adventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Notre-Dame de Paris : a multidisciplinary scientific site, 65, pp.2-4. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2024.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traded raw steel: The roman masses from the Saintes-Maries-de-la-Mer wrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104141. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the medieval mining tools at Castel-Minier, France, in the European context between the 14th and 15th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Rerum Naturalium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04697827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localised corrosion of iron and steel in the Callovo-Oxfordian porewater after 3 months at 120 °C: Characterizations at micro and nanoscale and formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.111235. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04095917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris: The first iron lady? Archaeometallurgical study and dating of the Parisian cathedral iron reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delqué-Kolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.e0280945. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0280945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval bombards of Meaux: Manufacturing processes and supply of the metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103307. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03681025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on quantitative carbon content mapping in archaeological ferrous metals with laserinduced plasma spectroscopy (LIBS) and nuclear reaction analysis (NRA) for 3D representation by LIBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.106454. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2022.106454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03912539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a suit of armour at the end of Middle Ages: an extensive archaeometallurgical characterization of the armour of Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2021.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vice-versa: the iron trade in the western Roman Empire between Gaul and the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (5), pp.e0268209. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0268209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03495776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new understanding of the chronology, circulation and function of Iron Age (8th–1st c. BC) ferrous semi-products in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.102. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-021-01333-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03244046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service, expertise et archéométrie : état d’une réflexion collégiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Geigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.10759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03478545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of Si and Fe while nuclear glass alters with steel and clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00160-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03193704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steel corrosion in MX80 bentonite at 120°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1-2), pp.120-130. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202011777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typo-technological, elemental and lead isotopic characterization and interpretation of Đông Sơn miniature drums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Van Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ngoc Trien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103017. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03224279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric copper smelting in the Lao PDR: Experimental reconstruction based on the Vilabouly Complex evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengkeo Souksavatdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thonglith Luangkhoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.102932. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and durability of protective treatments on cultural heritage copper corrosion layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.109319. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03159604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVM nuclear glass/steel/claystone system altered by Callovo–Oxfordian poral water with and without cement–bentonite grout at 70°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (3), pp.474-482. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202011766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02910748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seal the deal: An extensive study of European historical copper-based seal matrices using a multimodal protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanc-Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.105061. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.105061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03087880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XANES at Cl K-edge as relevant technique to reveal the iron archaeological artefact dechlorination treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.2358-2368. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0JA00122H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02915934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocorrosion detection by sulphur isotopic fractionation measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.108386. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02412940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient armour provenance by LA-ICP-MS analysis of microscopic slag inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.2582-2593. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0JA00259C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02937458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray photoelectron spectroscopy characterization of Cu compounds for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (12), pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02879010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the chemical signature of slag inclusions throughout experimental refining and first shaping of bloomery iron: New methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102653. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of laser-induced breakdown spectroscopy implementation for the quantification of carbon content distribution in archaeological ferrous metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.105964. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2020.105964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the iron provenance on a medieval building yard: The case of Bourges cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1131. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10121131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laos' central role in Southeast Asian copper exchange networks: A multi-method study of bronzes from the Vilabouly Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengkeo Souksavatdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thonglith Luangkhoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104988. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02296084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights of Auger spectroscopy for the identification of Fe-Si compounds in iron/glass corrosion systems at nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elspec.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02191308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of nanoprobes to identify iron-silicates in a glass/iron/argillite system in deep geological disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Dynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.108104. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02397446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of thick rust layers on steel artefact: Mechanism of corrosion inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadri Faiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 316, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02401231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Characterization and Mechanical Properties of Iron Reinforcements in Buildings from the Medieval and Modern Periods in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.498-510. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2018.1563229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02006992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic metal tie-rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.315-316. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2019.1603745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02401234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Study of Interactions Between Corrosion Products Layer Formed on Heritage Cu Objects and Organic Protection Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.2640-2651. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage2030162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02293434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du produit d’échange à l’objet symbole : de nouvelles données sur les demi-produits de type &amp;lt;i&amp;gt;currency-bar&amp;lt;/i&amp;gt; du Val de Saône et l’Arc jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.165-189. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mutte, le fer et la minette. Recherches sur l'origine des renforts métalliques utilisés dans la construction de la tour de Mutte de la cathédrale Saint-Étienne de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Guard the Good Deposit’: Technology, Provenance and Dating of Bipyramidal Iron Semi-Products of the Durrenentzen Deposit (Haut-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.290-307. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01520779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitechnique investigation of sulfur phases in the corrosion product layers of iron corroded in long-term anoxic conditions: From micrometer to nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (11), pp.1036-1041. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01858461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of iron corrosion layers formed in anoxic environments at the nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.98-110. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01743218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéométrie une discipline du passé ou un enjeu interdisciplinaire pour l’avenir ? Réflexions issues du bilan de 40 ans de colloques du GMPCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.77-83. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.5347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armatures métalliques de la tour de l’Hôtel de Ville de Bruxelles. Approches typologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Bruxellae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.179-206. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/stud.012.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial layers at a nanometre scale on iron corroded in carbonated anoxic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.20101 - 20115. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7RA01600J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01510267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights in the Long-Term Atmospheric Corrosion Mechanisms of Low Alloy Steel Reinforcements of Cultural Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.670. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10060670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01542525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des bactéries sur la corrosion d’un acier en contexte nucléaire : caractérisation par une approche multi-techniques (microscopie optique, $\mu$Raman et MEB-EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.511. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01634522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier de la tour de Mutte à Metz : regards sur la production du fer en Lorraine à la fin du Moyen Age. Fouille de données, analyses prédictives et traitement spatial des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (2), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02470863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material degradation foreseen in the very long term: the case of glasses and ferrous metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Birbilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.10. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-017-0008-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01630893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization treatment of cultural heritage artefacts : In situ monitoring of marine iron objects dechlorinated in alkali solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Picca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01672808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron corrosion on nuclear glass alteration processes: nanoscale investigations of the iron-bearing phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (sup1), pp.166 - 172. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1306962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01593258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la bio-origine des sulfures de fer présents dans les systèmes de corrosion anoxiques par analyse de la composition isotopique du soufre en nanoSIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.509. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01634492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the North-Alpine area during the end of the first Iron Age (6 th -5 th c. BC): A combination of chemical and isotopic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.108 - 124. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01622058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron supply for the building of Metz cathedral: New methodological development for provenance studies and historical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.493-510. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01478266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie et histoire des techniques : les procédés direct et indirect en sidérurgie (XIVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’Europe technicienne XVe-XVIIIe siècle, 4, pp.63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of iron sulphides in long-term iron corrosion processes: Characterisations of archaeological artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.264 - 275. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2016.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01377025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-rn : un réseau pour l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01295456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bridge of Dieulouard (Meurthe-et-Moselle, France): a fresh perspective on metal supply strategies in Carolingian economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01465751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of natural and synthetic iron corrosion products on silicate glass alteration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172, pp.287-305. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation or initial design? Radiocarbon dating of ancient iron alloys sheds light on the reinforcements of French Gothic Cathedrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.190-201. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and neutrons in Art and Archaeology 2014 (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.540-541. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5JA90006A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of corrosion processes by coupled micro-XRF/micro-XRD mapping to understand the degradation mechanisms of reinforcing bars in hydraulic binders from historic monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Gallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.721-729. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4JA00370E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation mechanisms of reinforcing iron rebars in monuments: the role of multiscale porosity in the formation of corrosion products investigated by X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacot-Guillarmod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.580-587. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4JA00388H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01141774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières avancées des études sur la production, la circulation et la datation des métaux ferreux archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron corrosion in archaeological context: Structural refinement of the ferrous hydroxychloride β-Fe$_2$ (OH)$_3$ Cl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.589. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2015.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01635529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion product transformations in alkaline baths under pressure and high temperature: The sub-critical stabilisation of marine iron artefacts stored under atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.190-199. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.201508257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01252384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeological slag from Glinet: An example of silicate glass altered in an anoxic iron-rich environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Dynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 413, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Direct Dating for the Construction and Modification of the Baphuon Temple Mountain in Angkor, Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.e0141052. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological analogues and corrosion prediction: from past to future. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.567-576. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278214Y.0000000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.315-333. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an aerated/anoxic transient phase on the long-term corrosion of iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2014.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iron Kuay of Cambodia: tracing the role of peripheral populations in Angkorian to colonial Cambodia via a 1200 year old industrial landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oliver Pryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaseka Phon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovichetra Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.142-163. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial layer on archaeological mild steel corroded in carbonated anoxic environments studied with coupled micro and nano probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cargoes of Iron Semi-Products Recovered from Shipwrecks off the Carmel Coast, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Galili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruch Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.505-535. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS and XRD in situ characterisation of reduction and reoxidation processes of iron corrosion products involved in atmospheric corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of corrosion products formed on Ni 2.4wt%–Cu 0.5wt%–Cr 0.5wt% weathering steel exposed in marine atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidis Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.438-451. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron metal and siderite on the durability of simulated archeological glassy material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.403-414. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Methodology for the Study of the Corrosion of Ferrous Archaeological Remains in Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation and Management of Archaeological Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1-4), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Walloon method of iron refining : archaeological and archaeometric experiments, phase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of iron long-term corrosion mechanisms in anoxic media using deuterium tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnuclmat.2012.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval iron market in Ariège (France). Multidisciplinary analytical approach and multivariate analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1080-1093. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation of redox conditions in radioactive waste disposal cell: Characterisation of corrosion layers formed on archaeological analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matthiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.199--204. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278210Y.0000000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman study of a deuterated iron hydroxycarbonate to assess long-term corrosion mechanisms in anoxic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (5), pp.1100 - 1108. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examination of slag inclusions in medieval armours by confocal SR-µ-XRF and LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (5), pp.1078. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JA00261E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for Raman structural quantification imaging and its application to iron indoor atmospheric corrosion products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (4), pp.773 - 781. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the Iron Age of Eastern France and Southern Germany: multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalla / Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the roman half-products of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France). A proposal for a comprehensive metallographic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°38, p. 1234-1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron in the building of gothic churches: its role, origins and production using evidence from Rouen and Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44(1), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corrosion study of the ferrous medieval reinforcement of the Amiens cathedral. Phase characterisation and localisation by various microprobes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3), pp.695 - 710. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisecular corrosion behaviour of low carbon steel in anoxic soils: Characterisation of corrosion system on archaeological artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Matthiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.99 - 105. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.200805017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of long-term corrosion of rebars embedded in concretes sampled on French historical buildings aged from 50 to 80 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.200805019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does it come from the Pays de Bray? Examination of an origin hypothesis for the ferrous reinforcements used in French medieval churches using major and trace element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36(10), pp.2445-2462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman studies of corrosion layers formed on archaeological irons in various media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.8.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A provenance study of iron archaeological artefacts by ICP-MS multi-elemental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.1253-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de production et standards de commercialisation du fer antique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.261-283. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2008.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of archaeological artefacts to refine the model of iron long-term indoor atmospheric corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 379 (1-3), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of iron archaeological artefacts: micro-Raman investigation on Cl-containing corrosion products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4), pp.389 - 397. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slag inclusion analyses for studying ferrous alloys employed in French medieval buildings: supply of materials and diffusion of smelting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.1810-1823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeological analogues to the comprehension of long term corrosion of concrete reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wj. Chitty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006136030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières analyses métallographiques des produits sidérurgiques trouvés sur le site médiéval de Castel-Minier (Aulus-les-Bains, 09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman imaging of ancient rust scales on archaeological iron artefacts for long term atmospheric corrosion mechanisms study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), pp.1228-1237. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of iron archaeological artefacts in soil : Estimation of the average corrosion rates involving analytical techniques and thermodynamic calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48 (10), pp.2947-2970. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2005.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lepidocrocite electrochemical reduction in neutral and slightly alkaline solutions at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51, pp.745-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : Synchrotron et archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.169-171. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and structural characterisation of chlorinated phases formed on ferrous archaeological artefacts by μXRD and μXANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (1-2), pp.500 - 504. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of iron archaeological artefacts in soil: characterisation of the corrosion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (2), pp.515 - 535. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2004.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of corrosion products on archaeological iron. An integrated analytical approach to establish corrosion forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (8-9), pp.739-745. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS evidence of sorbed arsenic(V) and pharmacosiderite in a soil overlying the Echassières geochemical anomaly, Allier, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 173 (3), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/173.3.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (190)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et reconstruire Notre-Dame de Paris au Moyen Âge et aujourd'hui : Enquête sur les agrafes des murs gouttereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56e Congrès de la Société des Historiens Médiévistes de l’Enseignement Supérieur Public. Chantiers médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Albi-Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du fer dans les maçonneries de Notre-Dame de Paris. L’exemple des agrafes des murs gouttereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude IRAA. Les assemblages en bois et en métal dans l’architecture monumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Aix- en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, une cathédrale de seconde main ? Etude du recyclage et de la mise en forme des agrafes des murs gouttereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des techniques, un laboratoire de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de l'année de l'ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie; Académie des technologies, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of carbon quantification by LIBS in hardened steels: impact of matrix effects induced by hardening heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference on Lasers in the Conservation of Artworks (LACONA XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of iron reinforcements of Notre-Dame de Paris cathedral. An original contribution to the chronology of the construction and restauration phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04778791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris: the contribution of (materials) science to the rebirth of a cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanges networks and manufacturing techniques in the late medieval Aegean: a case study on the Chalcis Hoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminer les réseaux d'échanges des métaux ferreux dans les sociétés anciennes : une approche par les éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTRATOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Lebanese mountains to the Carmel coast: the circulation of iron in the medieval southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeometallurgy In Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron armatures in Notre-Dame de Paris: A new understanding of iron provenance and uses based on multifactor study for network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Archeometallurgy In Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des métaux à Notre-Dame de 1160 à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France : a diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puddlages&amp;quot; from process to products: historical documentation and development of non-destructive methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeometallurgy in EUrope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du fer perdu : Enquête du côté de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle de la Société Archéologique Française d'Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’où venait le fer de Notre-Dame ? Enquête archéologique et archéométrique sur le chantier des XIIe et XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saved by soil? Investigation of reburial as a sustainable approach to iron conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Frydendahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Høier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des alliages ferreux par spectroscopie d’émission du plasma induite par laser (LIBS) : analyse d’aciers trempés et applications archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Motto-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Spectratom 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude scientifique à la restauration : les dimensions d’un chantier unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, la cathédrale des savoirs. Entre matérialité et interdisciplinarité. Séminaire au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Boucheron, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting information on ancient manufacturing techniques and exchange networks from metallic artefacts: a case study on arms and armour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th SOLEIL Users’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saint-Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation du fer par le radiocarbone : méthodologie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Perron-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/9d3g-3z17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04778783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France: a diachronic perspective through the TerriFer project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in EUrope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, FAlun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Puddling » from process to products : historical documentation and development of non-destructive methodology. The contribution of ancient treaties to the context of ecological transition and the preservation of historic building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique corrosion behavior of an archaeological Roman iron ring : microchemical characterization and thermodynamic considerations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Enrico Furcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueli Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Corrosion Science Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SwissCorr - The Swiss Corrosion Network, Apr 2024, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fer et plomb à Notre-Dame de Paris : Etudes interdisciplinaires dans le cadre du chantier scientifique CNRS/MC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « La fabrique des sociétés médiévales : documents, pratiques et rapports sociaux (XIIe-XVe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre du fer à Notre-Dame de Paris dans l'assemblage des maçonneries : L'exemple des agrafes des murs gouttereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la construction. L'assemblage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fers médiévaux de Notre-Dame de Paris : Chronologie, pratiques artisanales et économie du chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle de la Société Archéologique Française d'Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de production et conditions de circulation des produits ferreux en Bourgogne Franche-Comté durant les âges du Fer et l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les données de la recherche : Notre-Dame, un système d’information &amp;quot;monumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens du patrimoine 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le paysage métallurgique antique et médiéval de la moitié orientale des Pyrénées à travers l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris - ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the nature and origin of medieval ferrous artefact from non-invasive analyses and samples examination: the case of arms and armour manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental approach for the metallurgical study of medieval ferrous artefact: the case of arms and armour manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SR2A 2023 –10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de provenance des objets ferreux, de la métallurgie aux statistiques : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE THÉMATIQUE « MÉTALLURGIE HISTORIQUE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche FERMI CNRS, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal as construction material in gothic architecture: Chronology, provenance and uses of iron armatures in Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and limitations of Laser Induced Breakdown Spectroscopy (LIBS) to detect light elements in different ferrous cultural heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on analytical techniques in art and cultural heritage (TECHNART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lisbonne, Portugal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions, usages, et qualités des alliages ferreux mis en œuvre dans le patrimoine bâti du Moyen Âge au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séance des Rencontres Interdisciplinaires sur les Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03586597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy of iron. Some tentative global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InARt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03709067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux du patrimoine, compréhension du passé, prévision du futur : quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Notre-Dame: la science au service d'une résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03574123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrosion des structures en fonte dans les batiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimoine industriel et matériaux anciens au regard de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the medieval mining tools of Castel-Minier (Pyrenees) in the European context between the 14th and 15th c.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of old mining and metallurgy from prehistory into the modern age, Stříbrná Jihlava, République tchéque, 29 September to 1 October 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petr Hrubý, Sep 2022, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des agrafes et tentative d’appréhension de leur rôle dans la structure de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des analyses chimiques à la connaissance des armatures de fer de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Notre-Dame: la science au service d'une résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03574124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Letourmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sfµ Junior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of carbon-steel casing used in deep geological radioactive waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2022 - the European Corrosion Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03766396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting, smelting and exchanging copper at the Vilabouly Complex (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thongsa Sayavongkhamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengkeo Souksavatdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thonglith Luangkhoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE TENTH INTERNATIONAL CONFERENCE ON THE BEGINNINGS OF THE USE OF METALS AND ALLOYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silpakorn University, Jul 2022, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03766411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of carbon-steel casing used in deep geological radioactive waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Long-term Prediction of Corrosion in Nuclear Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Baden, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03703739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-Iron-Claystone interactions: a study relying on characterizations and geochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Long-term Prediction of Corrosion in Nuclear Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Baden, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03703755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and characterization of light elements in old ferrous metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Laser Induced Breakdown Spectroscopy (LIBS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific yard next to the restoration yard of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03761341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and quantification of light elements in archaeological steels by Laser Induced-Breakdown Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Lasers in the Conservation of Artworks (LACONA XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCorr, a transdisciplinary tool for the documentation and diagnosis of corrosion forms on heritage metal artefacts : building bridges between conservation professionals and materials scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inArt2022 - 5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la préparation d’échantillons pour la caractérisation d’aciers archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass/iron/claystone interactions of nuclear waste package: a multi-scale study relying on characterizations and geochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sidéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org. CAI-RN-MITI, CNRS et DIM MAP, Région Île-de-France, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05590748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles des recherches archéométallurgiques à Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moulis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation des métaux ferreux dans les sociétés anciennes : une approche archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire HAute Ecole Arc Neuchatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Arc Neuchatel, Oct 2021, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic inhibitors for copper artefacts: a multi-scale multi-analytical approach to understand the protection mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tua Tran-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest (HO), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCorr application : a diagnostic tool for corrosion forms on heritage metal artifacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Professionals Forum Centro Conservazione e Restauro La Venaria Reale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Conservazione e Restauro La Venaria Reale, Jul 2021, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer dans la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire : fouilles et recherches récentes sur les structures métallurgiques et métalliques, Journée d’étude du Groupe de contact du FNRS « Arts et techniques métallurgiques pré-industriels. Étude et conservation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Clerbois et Philippe Sosnowska, Dec 2021, Liège (online), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iron corrosion product multi-technique analyses to trace the temperature of ancient fires: methodology and application to Notre-Dame in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archaeology Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et comportement mécanique des barres de fer antiques des épaves des Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fallait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M (Société Française de Métallurgie et de Matériaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer et la cathédrale, &amp;quot;Productions, usages et qualités des alliages ferreux mis en oeuvre dans la construction du Moyen Âge au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la Société Française de Métallurgie et des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Caen (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la sidérurgie. Un terrain expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier concept du GDR 2092 Techniques et production dans l'histoire (TPH) Archéométrie et histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nanterre (MSH Mondes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mapping of carbon content in archaeological ferrous metals with laser-induced breakdown spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Allégre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online Only, France. pp.117840Y, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2592414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03343143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometallurgical investigations in Notre-Dame de Paris: research in progress on construction iron and lead after the fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Metallurgy Society Research In Progress conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Glass-Iron-Argillite alteration at the Andra’s Underground Research Laboratory (Bure): experiments carried out for 2, 4 and 8 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J Dynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear waste glass/iron/clay interactions: a multi-scale study relying on characterization and geochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion protection of copper and bronze statuary by carboxylates-doped sol-gel coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Lob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuoa Tran-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armatures de fer à Notre-Dame Nouvelles découvertes et projets d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chantier scientifique Notre-Dame : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of armor production in 16th century armorer workshops: the example of Valentin Siebenbürger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the materials and production techniques of european historical copper-based seal matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Castelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des alliages ferreux : une approche diachronique et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Matérialité (DYPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of Heritage copper objects analysis by electron spectroscopies: stability to UHV and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of interactions between the corrosion product layer formed on heritage copper objects and organic protection treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche autour de l’édifice et du chantier de restauration de Notre- Dame ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chantier cathédral en Europe 23-25 octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barra ferri rotonda in Castel-Minier in the XVth century: from the semi- product to final object, a morphological and metallographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaemetallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolch, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late prehistoric copper production in central Laos: The Vilabouly complex -technological reconstruction and exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengkeo Souksavatdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thonglith Luangkhoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Piccardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic corrosion inhibitors for copper-based artefacts: investigating the mechanism of interaction with an historical corrosion layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress - EUROCORR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités de fer du monde romain occidental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference, Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskole, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters and metal microstucture on the corrosion mechanisms of iron anoxic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02927608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation directe d’alliages ferreux par le carbone 14 : les renforts architecturaux et les armatures de statues en bronze étudiés dans le cadre du projet ANR IRANGKOR, le fer à Angkor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular structure of bacterial biofilms involved in iron biocorrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2019 - the European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ToF-SIMS for sulfur isotopic fractionation in sulfide phases of iron corrosion layers: determination of bacterial impact on the formation of these phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallien Jean-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2019 - the European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters and metal microstucture on the corrosion mechanisms of iron anoxic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armour, nails, rust, slag and chemistry : a review of ten years of innovative interdisciplinary research on heritagemetals and some perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre mondiale Patrimoines, Sciences et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelles des interactions entre la couche de produits de corrosion formés sur des objets en cuivre du patrimoine et les traitements de protection organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of iron corrosion product layers at the nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02327934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR Project: Production, Trade and Consumption of Iron in the Khmer Empire, Cambodia (9th to 15th c. CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of American Archaeologists 83rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights for Provenance Studies of Iron Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of American Archaeologists 83rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrous Alloys Quality from Antiquity to Middle Age: A Statistical and Diachronic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Young Researchers in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters and metal microstucture on the corrosion mechanisms of iron anoxic argileous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical methodology for the study of organic protection treatments for copper alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical methodology for the study of organic protection treatments for opper alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute dating of iron reinforcements in French gothic cathedrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALIFE -- Qualité des alliages ferreux : une approche diachronique et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Du laboratoire au musée » Rencontre du DIM Matériaux Anciens et Patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR. Le fer à Angkor. Production, circulation et consommation du métal dans l’Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron in mediaeval monuments: results of 15 years of reserach and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de réduction du fer en Bourgogne-Franche-Comté avant le haut fourneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laurent-Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical investigation of architectural crampons for documenting the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUMA IX (9th International Conference on the Beginnings of the Use of Metals and Alloys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-corrosion detection by sulphur isotopic fractionation measurements using nanoSIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron corrosion on nuclear glass alteration processes: nanoscale investigations of the iron-containing phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR: Production, circulation et consommation du métal dans l'Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du GMPCA - GROUPE DES METHODES PLURIDISCIPLINAIRES CONTRIBUANT A L'ARCHEOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical variation of major signature in an iron production region: the example of the &amp;quot;Pyrénées-Orientales&amp;quot; and the Canigou mountain (France) between Antiquity and Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ToF-SIMS analyses methodology for the study of organic protection treatments for copper and copper alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technique investigation of sulfur phases in the corrosion product of iron corroded in long term anoxic conditions: from micrometric to nanometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoSIMS analytical protocole to determine the sulphur isotopic composition of iron sulphides formed during anoxic corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and Salvaging Ferrous Alloys in the Middle Ages : a Common Practice? New Insights from Texts and Metallographic Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology : Bloomery Smelters and Blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of Iron Products in Eastern France and Southern Germany during the Late Hallstatt and Early La Tène : Combined Elemental and Isotopic Approaches for Provenance of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron on mediaeval monuments: results of 15-years of research and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron In Archaeology: bloomery smelters and blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of armor production in 16th century armorer workshops: the example of Valentin Siebenbürger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archeaology: Bloomery smelters and blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of iron products in eastern France and southern Germany during the late Hallstatt and early la Tène: Combined elemental and isotopic approaches for provenance of iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication et circulation des armures médiévales, étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing, exchanging and hoarding iron. The currency-bars hoards near the aristocratic residence of the camp du Château in Salins-les-Bains (Jura, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman semi-product of the North-western mediterranean: Typology, quality, distribution, chronology and provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of semi-product with a rolled extremity in Ile-de-France (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties at the nanometer scale of iron anoxic corrosion product layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation directe des alliages ferreux anciens par le radiocarbone : méthodes et exemples d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes journées des Restaurateurs en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION AND CIRCULATION OF MEDIEVAL ARMOR: AN ARCHAEOMETRY APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première approche du comportement mécanique des fers de construction anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps de la construction. Processus, acteurs, matériaux, Actes du deuxième congrès francophone d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lyon, France. pp.555-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron corrosion on nuclear glass alteration processes: nanoscale investigations of the iron-containing phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of bronze statuary, comparison of classical treatments and approaches with carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de conservation du patrimoine métallique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs et échanges de matériaux à la fin du premier âge du Fer : apports des approches isotopiques et élémentaires à la compréhension des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la biodiversité sur la corrosion d’un acier en contexte nucléaire : caractérisation par une approche multiéchelles (microscopie optique, µRaman et MEB-EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Forum Biodéterioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la composition isotopique du soufre pour la détermination de l'origine bactérienne ou inorganique des sulfures de fer formés lors de la corrosion anoxique du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Llnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème forum Biodétérioration des Matériau du CEFRACOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechlorination of ferrous archaeological artefacts in subcritical conditions: understanding of the corrosion layer transformation thanks to a multi-scale characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Viviés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité au service de l’histoire du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque les chemins du fer Belledonne : [Allevard-Arvillard], 22-25 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Allevard-Arvillard, France. pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the subcritical stabilisation on corrosion layers of iron artefacts from different archaeological corrosion contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Viviés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Memet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM Metal 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioréactivité fer-argile en conditions de stockage géologique profond : approche multi-techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Forum Biodétérioration des Matériaux du CEFRACOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and Angkor, Cambodia (9th to 15th c.): a sourcing and dating study to shed new light on the iron production and distribution during the Khmer Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and the Khmer empire (9th to 15th c.): a multidisciplinary (sourcing and dating) approach to evaluate the iron procurement during the Angkorian period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference of the European Association of Southeast Asian Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen-Age : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIE congrès international de la société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical treatment of chemical data for direct process understanding: the iron production of Castel-Minier (14th-16th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches interdisciplinaires sur l’armement médiéval : bombardes et armures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leluc Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patrimoines en recherche d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes archéométriques : métallographiques, chimiques et radiocarbones d’un exceptionnel dépôt de demi-produits de fer. Restitution des savoir-faire, organisation et circulation des productions au premier âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque du G.M.P.C.A. (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron spectroscopies assistance for the development of organic protection treatments dedicated to heritage Cu objects preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EUROPEAN CONFERENCE ON APPLICATIONS OF SURFACE AND INTERFACE ANALYSIS (ECASIA 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02350403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of bronze statuary, comparison of classical treatments and treatments with carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilande Apchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise d'un matériau : l'acier au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Knowledge in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du traitement statistique des données chimiques à la compréhension d’un système de réduction : la production de fer à Castel-minier (XIVe-XVIe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPE DES METHODES PLURIDISCIPLINAIRES CONTRIBUANT A L'ARCHEOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of steel in Toarcian argillite in presence of mix of bacterial strains: complementarity of μRaman, XRD and FESEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of iron sulphides origin in archaeological artefacts by determination of sulphur isotopic ratio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical studies (metallography, chemical, radiocarbon dating of an exceptional iron semi-product deposit : restitution of know how, organization and circulation of production in the first iron age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the object scale to the nanometre: issues linked with corrosion of archaeological ferrous artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion des objets ferreux, comprendre pour mieux conserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La préservation des objets archéologiques métalliques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02369011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative chemical characterization of a smelting workshop (Oulches, France) : from the ore to the finished product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Iron in Europe : Prehistoric, Roman and Medieval Iron Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hüttenberg, Austria. p.93-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of iron sulphides origin in archeological artefacts by determination of sulphur isotopic ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of realistic corrosion products (RCP) stemming from iron archaeological artefacts on the alteration of nuclear glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02369073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements on the Mutte tower in Metz (France) : data mining, predictive analyses and spatial data treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial corrosion of steel in argillite: complementarity of surface characterization (µRamanS and FESEM) and of microbiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wittebroodt Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02369059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Versus Reactivity: Understanding and Modeling Corrosion Processes of Cultural Heritage Ferrous Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference : Scientific Methods in Cultural Heritage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of long term atmospheric corrosion of iron by µRaman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corrosion product transformations during archaeological iron artefacts stabilization in alkaline bath under pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Viviés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion product transformations in alkaline baths under pressure and high temperature: The sub-critical stabilization of archaeological iron artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Viviés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Supercritical Fluids (EMSF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behaviour of Thick Rust Layers on Steel: Strategies for Protection of Cultural Heritage Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadri Faiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ECS and SMEQ Joint International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. pp.698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement, consolidation or commissioner’s choice. How and why iron armatures were used in gothic construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Timbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts &amp; Bolts of Construction History : Culture, Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.557-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron artifacts and semi-products during Iron Age : chariot tyres and bipyramidal ingots in eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron-Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffsummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsidienne en Méditerranée occidentale : caractérisation géochimique et provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ChimARC / CAI‐RN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Université Pierre et Marie Curie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparition and the utilization of the indirect process of iron production in the mosan region : a new perception given by the archaeometallurgical study of ferrous reinforcements in medieval frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoffsummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tampa, Floride, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examinations of ore, slag and iron artefacts from the iron-making site of Castel Minier (Aulus-Les-Bains, 09) (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. Archeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aquileia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desalinisation of iron archaeological artefacts: understanding of chlorine removal mechanisms of the corrosion layers with the help of characterisation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Committee for Conservation, Sep 2007, Amsterdam, Netherlands. pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeometric studies of iron semi-finished products : the case of the Roman wrecks of Saintes-Maries-de-la-Mer (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Ironworking in Europe II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements behaviour in direct- and indirect iron metallurgy : the case of Pays de Bray (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congrest of Archaeometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aquiliea, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbially influenced corrosion of low carbon steel in soils: mechanisms of long term degradation studied via archaeological analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sablé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOCORYS 2007 - International Conference on Biocorrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological and archaeometrical approach to ferrous semi-products : typology, quality, origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Ironworking in Europe II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude électrochimique de couche de corrosion d'objet archéologique formée en corrosion atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demi-produits ferreux des épaves antiques des Saintes-Maries-de-la-Mer (Bouches-du-Rhône) : apports des analyses archéométriques à la définition du corpus typologique et des circuits de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgies au Moyen Âge : Evolution d’une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans d’archéologie médiévale en France. Un bilan pour un avenir, Actes IXe congrès de la Société d'archéologie médiévale, Vincennes juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Vincennes, France. pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long term atmospheric corrosion of iron: influence of constitutive phases of the corrosion layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of indoor atmospheric corrosion layers formed on ancient iron artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCR06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impiego del metallo nel cantiere trecentesco del Palazzo dei Papi di Avignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">convegno internazionale di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Firenze, Italie. pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des phases constitutives et de leur cristallinité sur la réactivité de la couche de rouille en corrosion atmosphérique à très long terme. Apport à la modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section française du groupe Métal d'ICOM-CC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cristallographique et microstructurale des phases de corrosion développées sur des objets ferreux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental atmospheric ageing of archaeological artefacts and contemporary low-alloy steel in climatic chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term atmospheric corrosion mechanisms: Characterization of ancient rust scales on archaeological iron artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman imaging of ancient rust scales on archaeological iron artefacts for long term atmospheric corrosion mechanisms study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd International Conference on the Application of Raman Spectroscopy in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iron Economy in Bourgogne–Franche-Comté during Antiquity: Production Areas and Exchange Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production des clous en fer du chaland Lyon Saint-Georges 4 (LSG4) au IIe s. (Rhône) : questions de qualité et d’approvisionnement à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA : Archéométrie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05398979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer à Notre-Dame de Paris : Nature des alliages, procédés techniques et études de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation HCERES du NIMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MetalPAT project : development of MiCorr, a transdisciplinary tool for the documentation and diagnosis of corrosion on heritage metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Seminar Future-Proofing Heritage Science: Focusing on Sustainability in Conservation and Heritage Materials Analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Les Diablerets Conference Center in les Diablerets, Vaud, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation radiocarbone du mobilier ferreux de Notre-Dame de Paris : Une contribution originale pour la chronologie des phases d’édification et de restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization and multivariate statistical approach for the provenance of archaeological iron objects in the center east of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Methods in Cultural Heritage Research : Advances and Challenges in Heritage Materials Characterization and Data Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Les Diablerets Conference Center in les Diablerets, Vaud, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse métallographique des fers de construction à la connaissance du chantier de la cathédrale Saint-Gatien de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer à Notre-Dame de Paris : Nature des alliages, procédés techniques et études de provenance, le cas des fenêtres hautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of iron reinforcements of Notre-Dame de Paris cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ICTP-IAEA Advanced Worshop on Accelerator Mass Spectrometry Radiocarbon Dating for Heritage and Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of iron reinforcements of Notre-Dame de Paris cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques REFRAIN et 20 ans du LMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, CEA Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the technology of historical european bronze casting by examining the iron skeleton of artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Castelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Langh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forge de Castel-Minier au XIVe siècle : une économie de subsistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forge de Castel-Minier au XIVe siècle : une économie de subsistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ferrous Alloys Qualities by a Diachronic and Statistical Approach : an Original Semi-automatic Algorithm to Estimate Carbon Concentration by Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Heritage Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaemetallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolch, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle de l’armure : nature, choix des matériaux et gestes techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle de l’armure : nature, choix des matériaux et gestes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2019, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finally, an antique standard of steel semi-finished products!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Groh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examinations of small slags inclusions (&amp;lt;30µm) in Italian medieval armours by LA-ICP-MS for provenance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, ¨Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMAPYR: L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans/Antiquité-XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les apports des ajouts de forge dans la mise en forme des produits ferreux : mise en place d’un Système d’Information Métallographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pillonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical variation of major signature in an iron production region: the example of the « Pyrénées Orientales » and the Canigou mountain (France) between Antiquity and Modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication et usage des armures médiévales, étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux du patrimoine et patrimoine matériel, Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechlorination of ferrous archaeological artefacts in subcritical conditions: understanding of the corrosion layer transformation thanks to a multi-scale characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Art and Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR Le fer à Angkor : production, circulation, consommation du métal et expansion de l’Empire Khmer, Cambodge (9e -15e s.), une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire : « Matériaux du patrimoine et patrimoine matériel », Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la composition isotopique du soufre pour la détermination de l'origine bactérienne ou inorganique des sulfures de fer formés lors de la corrosion anoxique du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Llnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire Matériaux du patrimoine et patrimoine matériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases' transformations during subcritical treatment of iron archaelogical artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Viviés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude interdisciplinaire des bombardes en fer forgé du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leluc Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du fer dans le massif du Canigou (66, France) au début de la conquête romaine : prospection analytique par fluorescence X portable de la composition chimique des ferriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Medieval Iron Metallurgy in Lorraine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des masses brutes de fer dans le port de Narbonne antique : de nouveaux éléments de réflexion sur l’organisation de la production primaire du fer en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation minerais / objets en sidérurgie ancienne : intérêt d’une base de données archéologique / archéométrique régionale, l’exemple de la Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of silver alloys by ICP-MS and accelerator base techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Liévaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la Culture. Le Cherche Midi, 2022, 978-2-7491-7431-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés: quand les sciences archéologiques rencontrent l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, 2017, Collection Sciences Archéologiques, Philippe Dillmann, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés : quand les sciences archéologiques rencontrent l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sciences archéologiques, 9782813002426. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscience and cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Nenner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-94-6239-197-0. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/978-94-6239-198-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01330503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann Philippe; Bellot-Gurlet Ludovic. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.360, 2014, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acier en Europe avant Bessemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verna, Catherine. CNRS / Université Toulouse-Le Mirail, pp.530, 2011, Méridiennes. Histoire et Techniques, Gonzalez Luis (dir.coll.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pierre, le métal, l’eau et le bois : économie castrale en territoire audois (XIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d’études scientifiques de l’Aude, 2007, 978-2-9531120-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Le réemploi et le recyclage en action : exemples choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ybert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Philippe Dillmann; Maxime L'Héritier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démonter pour construire. Une histoire des matériaux de seconde main</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Europe médiévale n°17, éditions Monique Mergoil, pp.147-200, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05397659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.1.5. Les métaux et matériaux ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.215-215, 2025, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic protection of historical metal-hulled shipwrecks: A complementary approach from on-site global measurements to multiscale characterization (corrosion layers, biodiversity, and electrochemical measurements)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Caubisens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.197-222, 2025, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-18690-5.00008-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métaux et matériaux ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disser Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2025, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12mzt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary collaboration for the multiscale description of corrosion structures in metallic heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Gap. Corrosion Science For Heritage Contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, European Federation of Corrosion (EFC) Series; Woodhead Publishing; Elsevier, pp.147-163, 2025, 978-0-443-18690-5. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-18690-5.00014-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Experience: Steel in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ricardo Cordoba; Javier Lopez Rider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical knowledge in Europe, 1200-1500 AD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholar Publishing, pp.141, 2023, 1-5275-8704-(</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux du patrimoine : compréhension du passé, prévision du futur : quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Olivier; Paul Rigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Notre-Dame de PAris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2023, 978-2-7598-2896-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, patrimoines et matériaux anciens. Patrimoine industriel et ferroviaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-490804-18-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques de production au diagnostic de l’état de conservation des structures métalliques des bâtiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles à Beaucourt (90)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Valbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marina Gasnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, patrimoines et matériaux anciens : patrimoine industriel et ferroviaire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions du Lion, pp.87-119, 2023, 978-2490804184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des armures à Nuremberg : croiser les sources réglementaires et la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Caroline Bourlet; Maxime l'Héritier; Corinne Maitte; Judicaël Petrowiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-268, 2023, Economic History Frameworks, 979-12-81349-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le Premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation and dissemination of MiCorr as a diagnostic support tool for heritage metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaspoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Vila; Alison Murray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnosis Before, During, After</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, , pp.459, 2022, Collection " Conservation 360º ", 978-84-9705-759-2. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/360.2022.657201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03709376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das eiserne Trägergestell: Material und Herkunft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biel, Jörg; Keefer, Erwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochdorf X. Das bronzene Sitzmöbel aus dem Fûrstengrab von Eberdingen-Hochdorf (Kr. Ludwigsburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Forschungen und Berichte zur Archäologie in Baden-Württemberg, pp.101-107, 2021, Propylaeum, 978-3-96929-125-2. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/propylaeum.1316.c18452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement du chantier et usage du fer dans la construction gothique : méthodes et résultats. L’exemple de la cathédrale de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Moulis, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la construction en Grand Est, Actes du colloque de Nancy, 26-27 sept. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN/Éd. Univ. de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-90, 2021, Archéologie, Espaces, Patrimoines, 978-2-8143-0607-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2356133823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La charpente de la cathédrale de Troyes d’hier à aujourd’hui : quelles évidences des renforts métalliques d’après les comptabilités de la fabrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Line Van Wersch; David Strivay; Sarah Cremers; Pascale Fraiture; Christophe Maggi; Muriel Van Ruymbeke; Armelle Weitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerner le passé, mélanges en l’honneur de Patrick Hoffsummer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier des Presses, pp.205-217, 2021, 9782930772325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen Âge : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.197-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions posées sur le travail et le commerce de l’acier dans les camps romains de Strebersdorf en Pannonie (Burgenland, Autriche). Étude interdisciplinaire des scories et des demi-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad metalla ! Funde des Militärplatzes Strebersdorf in den pannonischen Eisenrevieren an der Bernsteinstraße (Burgenland, Autriche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03087886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer et recycler les matériaux ferreux au Moyen Âge et au début de la période moderne : des textes à la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.369-383, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche autour de l’édifice et du chantier de restauration de Notre- Dame ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chantier cathédral en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03037938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions posées sur le travail et le commerce de l’acier dans les camps romains de Strebersdorf en Pannonie (Burgenland, Autriche). Étude interdisciplinaire des scories et des demi-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Seldmayer H. (Dir), Ad metalla ! Funde des Militärplatzes Strebersdorf in den pannonischen Eisenrevieren an der Bernsteinstraße (Burgenland, Autriche), éd. Mergoil (Monographies Instrumentum, n°69), p. 104-120, 199-210.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse chimique des déchets sidérurgiques sur le terrain par pXRF. Un jeu d'échelle sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benech, Christophe; Cantin, Nadia; Languille, Marie-Angélique; Mazuy, Arnaud; Robinet, Laurianne; Zazzo, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-229, 2019, 9782813003294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Instrumentation portable : quels enjeux pour l'archéométrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benech C.; Cantin N.; Languille M. A.; Mazuy A.; Robinet L.; Zazzo A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable : quels enjeux pour l’archéométrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.i vii, 2019, collection “Sciences Archéologiques”, 9782813003294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueometria de metales ferrosos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQUEOMETRÍA: Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Insituto Francés de Estudios Andinos; Université de Bordeaux Montaigne; Universidad de Tarapacá, pp.545-564, 2018, 978-9972-623-97-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métallurgie du fer à l'âge du Fer dans le bassin versant du Crould : organisation des productions et étude de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Archéologique d'Ile-de-France, pp.453-506, 2018, Les sites ruraux du Second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analogues naturels et archéologiques, outils privilégiés pour la prédiction du comportement à long terme des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Verney-Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasse, Marie; Dillmann, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés: quand les sciences archéologiques rencontrent l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.73-98, 2017, 978-2813002426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l'ouvrage &amp;quot;Regards croisés : quand les sciences archéologiques rencontrent l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasse, Marie; Dillmann, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés: quand les sciences archéologiques rencontrent l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.i-v, 2017, 978-2813002426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Aspects of Corrosion on Cultural Heritage Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet; Irène Nenner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantis Press and the Author</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-252, 2016, Online: 978-94-6239-198-7; Print: 978-94-6239-197-0. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/978-94-6239-198-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01338155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of slag inclusions in iron objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.213-228, 2016, 978-3-662-49894-1. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49894-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01381291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From archaeological sites to nanoscale: the quest of tailored analytical strategy and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet, Ludovic; Nenner, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantis Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-230, 2016, 978-94-6239-197-0. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/978-94-6239-198-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01634384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2014, 978-2-8130-0163-4. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813001634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéologique et archéométrique des éléments métalliques autour des oculi des baies hautes du chœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Timbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chartres. Construire et restaurer la cathédrale (XIIIe - XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.307-320, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et circulation des alliages ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.79-108, 2014, 978-2813001634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron ? Which iron ? Methodologies for metallographic and slag inclusion studies applied to ferrous reinforcements from Auxerre Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Humphris, Thilo Rehren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The world of iron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archetype Publications, pp.409-420, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution d’affinage wallon de la fonte : premières expérimentations archéologiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Téreygeol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les savoir-faire métallurgiques antiques et médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errances, pp.51-69, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeological and archaeometrical approach of ferrous semi-product : a diachronic qualitative typology (VIIth c. BC. - IInd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. CUCINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta mineraria et metallurgica, Studi in onore di Marco Tizzoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bergame, Comune di Bergamo/Museo Archeologico, pp.195-204, 2012, Notizie Archeologiche Bergomensi, n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of iron Armatures in Gothic constructions : Reinforcement, Consolidation or Commissioner’s Choice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Timbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; André Guillerme; Valérie Nègre; Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts &amp; Bolts of Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. II, Picard, pp.557-564, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02984204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle au Moyen Age, Actes du 45e congrès de la SHMESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Timbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts & Bolts of Construction History : Culture, Technology and Societ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.557-564, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métal selon l'archéologie et l'archéomètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Sapin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Etienne d'Auxerre : la seconde vie d'une cathdrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études médiévales ; Picard, p. 353-376, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multidisciplinary approach (archaeology and archaeometry) to bloomsmithing activities in France: examples of results from the last twenty years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. HOŠEK, H. CLEERE and L. MIHOK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The archaeometallurgy of iron - Recent Developments in Archaeological and Scientific Research - Dedicated to Professor Rodomir Pleiner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Archaeoology of the ASCR, Prague, p. 223-236, 311-312, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 - Contribution of iron archaeological artefacts to the estimation of average corrosion rates and the long-term corrosion mechanisms of low-carbon steel buried in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Gérard Béranger; Paolo Piccardo; Henning Matthiesen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion of metallic heritage artefacts: Investigation, conservation and prediction of long term behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Woodhead Publishing, pp.41-76, 2007, European Federation of Corrosion (EFC) Series, 9781845692391. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781845693015.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements behaviour in direct- and indirect-iron metallurgy : the case of Pays de Bray (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe 2007 : 2nd international conference (Aquileia, 17-21 June 2007) : selected papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.318-334, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métal et architecture médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">a cura di Nicola Cucuzza e Maura Medri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologie. Studi in onore di Tiziano Mannoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edipuglia, pp.279-282, 2006, Bibliotheca archaeologica ; 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fer à la fonte, nouvelles approches archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation technique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.160--168, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vents et fours en paléométallurgie du fer. Du minerai à l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReMArch : Recyclage et réemploi des Matériaux de l'Architecture aux périodes anciennes - RApport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS INSHS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CARAMEM2, Caractérisation multi-échelles d’échantillons métalliques - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vernouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; ANDRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des armatures métalliques de la cathédrale Saint-Gatien de Tours. Chœur, transept et combles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Archéomatériaux et Prévision de l'Altération. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vix – fouilles 2014. Etude métallographique d’un demi-produit bipyramidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des éléments métalliques de la rose occidentale de la cathédrale de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Archéomatériaux et Prévision de l’Altération. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des analyses archéométriques réalisées sur un currency-bar provenant de Fontaine-en-Duesmois « Bois-la-Haut » (21).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en fer dans la région du Mont Lassois : premières caractérisation archéométriques à partir de demi-produits et d’épées du Ha C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugnot Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the Iron-Age of Eastern France and Southern Germany: Multidisciplinary and methodological approaches towards the provenance of ancient iron. Rapport final du programme ANR-DFG CIPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; ANR (Agence Nationale de la Recherche - France); DFG (German Research Fondation). 2015, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris : les apports d‘un chantier archéométrique interdisciplinaire à l’histoire des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. SCIENCE DES MATÉRIAUX ET HISTOIRE DES TECHNIQUES, Ecole Polytechnique Federale de Lausanne, Suisse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId901"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delano&#235;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478422X241310412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00432A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vernouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112472" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#233;vaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Magnien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.02.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delqu&#233;-Kolic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280945" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04095917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lotz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier-Bion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03912539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106454" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toureille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.11.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03224279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Meur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Doan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ngoc Trien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03244046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01333-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03478545v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10759" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202011777" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03193704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00160-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongsa Sayavongkhamdy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengkeo Souksavatdy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonglith Luangkhoth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102932" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03159604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Apchain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gallien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109319" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02910748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tocino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202011766" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vega" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc-Riehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105061" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02412940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crusset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108386" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02915934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0JA00122H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02937458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0JA00259C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02879010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6850" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense All&#232;gre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lopez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105964" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10121131" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2030162" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296084v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104988" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02191308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crozes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2019.07.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02401234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calderini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2019.1603745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02006992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2018.1563229" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dynes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108104" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02401231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadri Faiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.107" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4870" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6441" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5347" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01743218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.03.028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/stud.012.0179" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Schlegel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA01600J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01542525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060670" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Birbilis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-017-0008-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01672808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reguer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622058v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.10.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01593258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1306962" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634492v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mostefaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016039" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478266v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12265" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deydier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.07.022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7H7DWXL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465707v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01465751v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4830" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2662" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228556v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.09.033" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG8J8WR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187817v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2723" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187777v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.016" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C8678V8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159277v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA90006A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacot-Guillarmod" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4JA00388H" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Gallias" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4JA00370E" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01635529v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vantelon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.08.035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V95WDWBV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141052" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vivi&#232;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Memet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201508257" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S06VH0S5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;ron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278214Y.0000000214" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157701v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Perez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.04.040" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-754V6S2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912816v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.012" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXTDKZBG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157708v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Galili" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rosen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12077" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/835C720811F951E5147F4532C65C183D5B026D68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157700v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaseka Phon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovichetra Chan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Charlton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157704v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saheb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.07.005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157705v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidis Cano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Morcillo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Diaz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.07.011" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRKRNVZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828789v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gallien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465927v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aranda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669011v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnuclmat.2012.01.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130578v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ68BVK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924809v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matthiesen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278210Y.0000000006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665913v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2828" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817B62C8ADC39AC0B85024970070F49A681245D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130659v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JA00261E" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665918v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2765" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535359v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670572v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01108450v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benoit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665929v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.10.028" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V197KVF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676899v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Matthiesen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.200805017" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CKT1Q2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676894v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.200805019" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SM1FVS0V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01108384v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477440v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.8.147" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394053v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420965v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1194" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676905v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.008" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDN4F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676916v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1659" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN9JK60M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01108333v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355773v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wj. Chitty" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beranger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136030" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E40E452969DEF2BE4B7200E4C14C07447594E7A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157950v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2005.11.013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G48M9ZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655118v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157894v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1581" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6LGFF89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689126v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.217" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K0V63N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157465v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Antony" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133602v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.709" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689122v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2004.05.029" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJDF2GWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315905v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertholon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1130" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085354v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecocq" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/173.3.281" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311962v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357743v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galai" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433577v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433567v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433572v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594684v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357764v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752319v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452917v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854700v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Car&#242;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604620v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854689v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Horny" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854681v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433555v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854642v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frydendahl" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie H&#248;ier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gilbert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854692v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433561v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433559v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890347v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron-Poisson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hain" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9d3g-3z17" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425415v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854691v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433548v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270523v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417931v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429607v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456736v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369859v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fromont" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369872v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270297v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493696v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973610v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586597v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03709067v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03574123v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03703739v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carr&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259692v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03918238v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766396v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973625v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03574124v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884358v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03761341v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03703755v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884325v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713363v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369930v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973651v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973670v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039294v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fallait" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369940v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ferrari" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tua Tran-Thi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369923v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973655v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039279v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03343143v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense All&#233;gre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592414" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369964v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Dynes" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369957v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369972v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lob" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuoa Tran-Thi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Richter" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973714v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297221v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toureille" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Williams" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210920v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328229v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castelle" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403641v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327927v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327920v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334217v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievaux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995852v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328253v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297052v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327914v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927608v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403583v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327909v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Jean-Paul" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403530v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327917v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327941v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327934v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328275v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370003v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210900v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370153v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370150v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921271v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Caffy" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039340v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331768v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123542v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herve" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent-Corsini" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070386v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370160v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341890v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328068v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632467v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331835v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331853v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crusset" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deydier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331789v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foy" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331824v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331860v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070394v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818449v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331844v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331809v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331738v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331714v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328062v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921307v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331815v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632474v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332799v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466033v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332787v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Llnard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332779v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Wittebroodt" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332793v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331802v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818461v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536296v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332811v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Memet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456840v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368862v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Memet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332777v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02350403v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570107v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570122v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332839v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluc Sylvie" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529295v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570102v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570105v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197158v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332815v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570094v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529304v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332831v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332824v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331773v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02369011v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588977v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368253v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332893v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368992v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368959v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332901v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332874v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02369073v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368967v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02369059v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wittebroodt Charles" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466046v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Timbert" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039687v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mertens" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggi" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffsummer" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676440v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039721v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133261v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133259v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nicot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039808v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517521v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neff" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359352v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joron" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163748v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039832v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797216v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159133v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159815v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520846v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159137v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159147v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160270v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarini" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159100v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159091v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433219v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398979v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433581v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431398v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856136v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856128v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077789v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;tivier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Prodhon" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270282v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270277v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431396v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328241v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Langh" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Scholten" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403606v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531222v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403622v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297218v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328190v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Groh" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297203v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536287v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonnelier" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillonne" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574700v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632449v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574990v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332804v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Memet" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332782v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332854v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150308v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040096v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617466v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359388v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925644v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Cowell" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondonneau" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattei" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035839v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018172v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002426" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115617v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/collections/24" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01330503v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nenner" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/cn/book/9789462391970" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6239-198-7" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552259v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813001634" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655112v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397659v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352413v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5883" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373254v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vernet" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Caubisens" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-18690-5.00008-2" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170971v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disser Alexandre" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mzt" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954629v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369407v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369902v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491626v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03709376v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaspoz" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/360.2022.657201" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355506v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1316.c18452" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070406v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/16642" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814839v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070433v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087886v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070429v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03037938v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988157v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421495v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445233v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813003294" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363785v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520694v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363557v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Caron" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363753v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338155v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.2991/978-94-6239-198-7_8" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6239-198-7_8" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381291v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49894-1_14" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634384v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.2991/978-94-6239-198-7_7#aboutcontent" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6239-198-7_7" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363751v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813001634" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474406v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lefebvre" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363545v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474496v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112556v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984204v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315829v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644960v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865769v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger G&#233;rard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845693015.41" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561029v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520840v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286945v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202682v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colliou" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vivet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369803v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369806v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973849v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535078v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480113v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535048v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534847v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnot Jonathan" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535042v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629455v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delano&#235;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478422X241310412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00432A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vernouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112472" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#233;vaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Magnien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.02.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04095917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lotz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier-Bion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111235" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delqu&#233;-Kolic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280945" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03912539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106454" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toureille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.11.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03244046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01333-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03478545v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10759" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03193704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carriere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00160-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202011777" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03224279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Meur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Doan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ngoc Trien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongsa Sayavongkhamdy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengkeo Souksavatdy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonglith Luangkhoth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102932" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03159604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Apchain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gallien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109319" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02910748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tocino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202011766" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vega" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc-Riehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105061" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02915934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0JA00122H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02412940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crusset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108386" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02937458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0JA00259C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02879010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6850" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense All&#232;gre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lopez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105964" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10121131" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104988" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02191308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crozes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2019.07.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dynes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02401231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadri Faiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.107" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02006992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2018.1563229" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02401234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calderini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2019.1603745" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2030162" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4870" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6441" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01743218v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.03.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5347" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/stud.012.0179" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Schlegel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA01600J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01542525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060670" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01630893v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Birbilis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-017-0008-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01672808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reguer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01593258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1306962" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634492v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mostefaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.10.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478266v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12265" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465707v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deydier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.07.022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7H7DWXL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2662" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01465751v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4830" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228556v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.09.033" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG8J8WR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187777v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C8678V8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159277v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA90006A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187814v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Gallias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4JA00370E" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141774v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacot-Guillarmod" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4JA00388H" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187817v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2723" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01635529v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vantelon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.08.035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V95WDWBV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252384v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vivi&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Memet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201508257" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S06VH0S5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228623v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141052" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;ron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278214Y.0000000214" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157701v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Perez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.04.040" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-754V6S2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaseka Phon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovichetra Chan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Charlton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.04.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157704v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saheb" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.07.005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157708v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Galili" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rosen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12077" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/835C720811F951E5147F4532C65C183D5B026D68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912816v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXTDKZBG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157705v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidis Cano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Morcillo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Diaz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.07.011" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRKRNVZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828789v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gallien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465927v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aranda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669011v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnuclmat.2012.01.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130578v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ68BVK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924809v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matthiesen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278210Y.0000000006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665913v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2828" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817B62C8ADC39AC0B85024970070F49A681245D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130659v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JA00261E" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665918v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2765" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535359v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670572v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01108450v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benoit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665929v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.10.028" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V197KVF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676899v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Matthiesen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.200805017" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CKT1Q2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676894v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.200805019" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SM1FVS0V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01108384v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477440v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.8.147" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394053v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420965v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1194" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676905v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.008" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDN4F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676916v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1659" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN9JK60M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01108333v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355773v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wj. Chitty" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beranger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136030" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E40E452969DEF2BE4B7200E4C14C07447594E7A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655118v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157894v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1581" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6LGFF89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157950v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2005.11.013" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G48M9ZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157465v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Antony" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133602v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.709" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689126v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.217" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K0V63N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689122v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2004.05.029" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJDF2GWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315905v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertholon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1130" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085354v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecocq" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/173.3.281" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402602v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433577v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433567v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311962v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357743v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galai" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433572v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594684v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854700v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Car&#242;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604620v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854689v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Horny" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854681v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433555v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854692v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433561v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433559v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854642v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frydendahl" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie H&#248;ier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gilbert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357764v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752319v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452917v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890347v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perron-Poisson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9d3g-3z17" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854691v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425415v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433548v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417931v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270523v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369859v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fromont" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429607v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456736v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369872v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270297v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493696v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973610v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586597v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03709067v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03574123v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259692v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973625v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03574124v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766396v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carr&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03918238v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03703739v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03703755v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884358v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03761341v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884325v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713363v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369930v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590748v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369923v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369940v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ferrari" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tua Tran-Thi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973651v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973670v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039294v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fallait" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973655v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039279v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03343143v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense All&#233;gre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592414" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369964v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Dynes" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369957v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369972v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lob" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuoa Tran-Thi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Richter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973714v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297221v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toureille" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Williams" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328229v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Castelle" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210920v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327927v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327920v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334217v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievaux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297052v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328253v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995852v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403641v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927608v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403583v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327914v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327909v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Jean-Paul" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327917v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403530v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327941v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02327934v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370003v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210900v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370153v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328275v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370150v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921271v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Caffy" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039340v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331768v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123542v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herve" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent-Corsini" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331835v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331853v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crusset" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deydier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331789v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foy" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331844v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331809v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818449v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331824v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331860v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070394v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070386v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370160v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341890v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328068v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632467v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331738v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331714v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328062v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331815v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921307v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632474v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466033v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332799v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332793v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331802v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818461v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536296v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332779v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Wittebroodt" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332787v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Llnard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332811v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Memet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456840v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368862v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Memet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332777v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570107v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570122v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570102v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570105v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332839v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluc Sylvie" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529295v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02350403v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197158v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332815v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570094v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332824v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332831v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529304v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331773v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02369011v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588977v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332874v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02369073v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368967v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02369059v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wittebroodt Charles" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368959v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368992v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332901v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332893v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368253v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466046v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Timbert" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039687v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mertens" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maggi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffsummer" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676440v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039721v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133261v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133259v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nicot" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039808v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359352v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joron" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517521v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neff" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163748v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039832v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797216v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159133v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159815v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520846v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159137v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159147v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160270v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarini" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159100v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159091v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433219v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398979v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433581v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856136v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431398v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856128v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077789v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;tivier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Prodhon" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270277v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270282v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431396v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328241v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Langh" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Scholten" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403606v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531222v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403622v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297218v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328190v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Groh" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297203v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536287v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonnelier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillonne" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574700v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632449v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332804v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Memet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574990v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332782v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332854v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150308v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040096v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617466v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040100v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359388v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925644v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Cowell" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondonneau" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattei" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035839v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018172v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002426" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115617v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/collections/24" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01330503v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nenner" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/cn/book/9789462391970" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6239-198-7" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552259v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813001634" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655112v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397659v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352413v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5883" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373254v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vernet" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Caubisens" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-18690-5.00008-2" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170971v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disser Alexandre" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mzt" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954629v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369407v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369902v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491626v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03709376v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaspoz" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/360.2022.657201" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355506v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1316.c18452" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070406v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/16642" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814839v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070433v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03087886v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070429v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03037938v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988157v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421495v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445233v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813003294" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363785v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520694v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363557v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Caron" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363753v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338155v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.2991/978-94-6239-198-7_8" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6239-198-7_8" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381291v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49894-1_14" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634384v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.2991/978-94-6239-198-7_7#aboutcontent" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6239-198-7_7" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363751v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813001634" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474406v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lefebvre" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363545v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112556v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474496v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984204v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315829v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644960v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865769v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger G&#233;rard" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845693015.41" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561029v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520840v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286945v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202682v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colliou" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vivet" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369803v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369806v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973849v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535078v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480113v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535048v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535042v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534847v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnot Jonathan" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629455v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>