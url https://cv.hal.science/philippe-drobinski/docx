--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -235,516 +235,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on high wind and solar optimal mixes and system costs: the case of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating generic agrivoltaic systems with ORCHIDEE: Model development and multi-case study insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Rapella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Delort Ylla</w:t>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tantet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65, pp.159-169. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 371, pp.110589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-65-159-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345165v1</w:t>
+                <w:t xml:space="preserve">hal-05345173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Event Attribution in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Impact of climate change on high wind and solar optimal mixes and system costs: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">Joan Delort Ylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piero Lionello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.159-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.8799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-65-159-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987959v1</w:t>
+                <w:t xml:space="preserve">hal-05345165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-scale distributed PV potential penetration in a densely populated city: A case study of Grand Paris metropolis</w:t>
+                <w:t xml:space="preserve">Extreme Event Attribution in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiqi Tao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tantet</w:t>
+                <w:t xml:space="preserve">Aglaé Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Badosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Piero Lionello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106232⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.8799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345170v1</w:t>
+                <w:t xml:space="preserve">hal-04987959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating generic agrivoltaic systems with ORCHIDEE: Model development and multi-case study insights</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+                <w:t xml:space="preserve">Multiple-scale distributed PV potential penetration in a densely populated city: A case study of Grand Paris metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiqi Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Polcher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 371, pp.110589. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122, pp.106232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345173v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rising power system strains despite decreasing heating demand in a warming climate</w:t>
               </w:r>
@@ -1105,1209 +1105,1209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-regional variability of residential electricity consumption under climate change and air-conditioning scenarios in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The trade-off between socio-environmental awareness and renewable penetration targets in energy transition roadmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Naveau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aina Maimó-Far</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Homar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tantet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cliser.2023.100426⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 355, pp.122397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.122397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799294v1</w:t>
+                <w:t xml:space="preserve">hal-05345191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regimes of Precipitation Change Over Europe and the Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untangling the Mistral and Seasonal Atmospheric Forcing Driving Deep Convection in the Gulf of Lion: 1993-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio d'Andrea</w:t>
+                <w:t xml:space="preserve">Douglas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonatan Givon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JD040413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jc019245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672308v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04729873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal fragmentation of the energy demand in Europe: Impact of climate change on the maneuverability of energy system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Claudel</w:t>
+                <w:t xml:space="preserve">Decomposing the role of dry intrusions for ocean evaporation during mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonatan Givon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (760), pp.1791-1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.4670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cliser.2024.100469⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04799306v1</w:t>
+                <w:t xml:space="preserve">hal-05345180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the Mistral and Seasonal Atmospheric Forcing Driving Deep Convection in the Gulf of Lion: 1993-2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Keller</w:t>
+                <w:t xml:space="preserve">Sub-regional variability of residential electricity consumption under climate change and air-conditioning scenarios in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiqi Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonatan Givon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
+                <w:t xml:space="preserve">Marie Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jc019245⟩</w:t>
+              <w:t xml:space="preserve">Climate services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.100426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cliser.2023.100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04729873v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing the role of dry intrusions for ocean evaporation during mistral</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Pennel</w:t>
+                <w:t xml:space="preserve">Regimes of Precipitation Change Over Europe and the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.4670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JD040413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345180v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an advanced representation of precipitation over Morocco in a global climate model with resolution enhancement and empirical run‐time bias corrections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saloua Balhane</w:t>
+                <w:t xml:space="preserve">Temporal fragmentation of the energy demand in Europe: Impact of climate change on the maneuverability of energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Filahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Cheruy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.8405⟩</w:t>
+              <w:t xml:space="preserve">Climate services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.100469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cliser.2024.100469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746561v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trade-off between socio-environmental awareness and renewable penetration targets in energy transition roadmaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an advanced representation of precipitation over Morocco in a global climate model with resolution enhancement and empirical run‐time bias corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Balhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Cheruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Driouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Maimó-Far</w:t>
+                <w:t xml:space="preserve">Khalid El Rhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Homar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abderrahmane Idelkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 355, pp.122397. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (5), pp.1691 - 1709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.122397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.8405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345191v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change on extreme winds already affects off-shore wind power availability in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Rapella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Flamary</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireia Ginesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.05.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.034040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/acbdb2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254953v1</w:t>
+                <w:t xml:space="preserve">hal-03840084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change on extreme winds already affects off-shore wind power availability in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Flamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D’alché-Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Ginesta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (3), pp.034040. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.938-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/acbdb2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840084v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future of land surface water availability over the Mediterranean basin and North Africa: Analysis and synthesis from the CMIP6 exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Arjdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Driouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,77 +2384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of spatial granularity on optimal renewable energy portfolios in an integrated climate-energy assessment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Maimó-Far</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Homar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2514,64 +2514,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Skillful Are the European Subseasonal Predictions of Wind Speed and Surface Temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Goutham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,90 +2869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling the mistral and seasonal atmospheric forcing driving deep convection in the Gulf of Lion: 2012-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonatan Givon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2993,1360 +2993,1360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03726902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale drivers of the mistral wind: link to Rossby wave life cycles and seasonal variability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utility-Scale PV-Battery versus CSP-Thermal Storage in Morocco: Storage and Cost Effect under Penetration Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vered Silverman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pennel</w:t>
+                <w:t xml:space="preserve">Ayat-Allah Bouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.609-630. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (15), pp.4675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wcd-2-609-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14154675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03726940v1</w:t>
+                <w:t xml:space="preserve">hal-03344439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Minimal System Cost Minimization Model for Variable Renewable Energy Integration: Application to France and Comparison to Mean-Variance Analysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Machine-Learning Methods to Improve Surface Wind Speed from the Outputs of a Numerical Weather Prediction Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Goutham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Doctors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14165143⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.133-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-020-00586-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350191v1</w:t>
+                <w:t xml:space="preserve">insu-03726954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of climate variability and climate change in renewable energy planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Minimal System Cost Minimization Model for Variable Renewable Energy Integration: Application to France and Comparison to Mean-Variance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics-Uspekhi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3367/UFNe.2021.07.039080⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (16), pp.5143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14165143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435405v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine-Learning Methods to Improve Surface Wind Speed from the Outputs of a Numerical Weather Prediction Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of climate variability and climate change in renewable energy planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.133-161. </w:t>
+              <w:t xml:space="preserve">Physics-Uspekhi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-020-00586-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3367/UFNe.2021.07.039080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726954v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility-Scale PV-Battery versus CSP-Thermal Storage in Morocco: Storage and Cost Effect under Penetration Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale drivers of the mistral wind: link to Rossby wave life cycles and seasonal variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonatan Givon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayat-Allah Bouramdane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tantet</w:t>
+                <w:t xml:space="preserve">Vered Silverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (15), pp.4675. </w:t>
+              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.609-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14154675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wcd-2-609-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344439v1</w:t>
+                <w:t xml:space="preserve">insu-03726940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Economic Value of Wind Energy Nowcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Dupré</w:t>
+                <w:t xml:space="preserve">Predictable and Unpredictable Climate Variability Impacts on Optimal Renewable Energy Mixes: The Example of Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Maimó-Far</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Homar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Tankov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (20), pp.5266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13205266⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13195132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011328v1</w:t>
+                <w:t xml:space="preserve">hal-03023056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How warmer and drier will the Mediterranean region be at the end of the twenty-first century?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic forecasting of the wind energy resource at the monthly to seasonal scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tankov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-020-01659-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.515-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02881534v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-hourly forecasting of wind speed and wind energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">The Economic Value of Wind Energy Nowcasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tankov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.07.161⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (20), pp.5266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13205266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488323v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic forecasting of the wind energy resource at the monthly to seasonal scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How warmer and drier will the Mediterranean region be at the end of the twenty-first century?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (2), pp.515-530. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2019.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01659-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614920v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02881534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adequacy of Renewable Energy Mixes with Concentrated Solar Power and Photovoltaic in Morocco: Impact of Thermal Storage and Cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayat-Allah Bouramdane</w:t>
+                <w:t xml:space="preserve">Sub-hourly forecasting of wind speed and wind energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tantet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.2373 - 2379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13195087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.07.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956926v1</w:t>
+                <w:t xml:space="preserve">hal-03488323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictable and Unpredictable Climate Variability Impacts on Optimal Renewable Energy Mixes: The Example of Spain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adequacy of Renewable Energy Mixes with Concentrated Solar Power and Photovoltaic in Morocco: Impact of Thermal Storage and Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayat-Allah Bouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tantet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Víctor Homar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13195132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13195087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023056v1</w:t>
+                <w:t xml:space="preserve">hal-02956926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol indirect effects on the temperature-precipitation scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4387,1498 +4387,1498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03726988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e4clim 1.0 : The Energy for CLimate Integrated Model: Description and Application to Italy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Mediterranean extreme dry spells during the wet season under climate change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+                <w:t xml:space="preserve">Florian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12224299⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.2339-2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-019-01526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962044v4</w:t>
+                <w:t xml:space="preserve">hal-02446305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">e4clim 1.0 : The Energy for CLimate Integrated Model: Description and Application to Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Roehrig</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Concettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-1471-2019⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (22), pp.4299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12224299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02006049v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962044v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Mediterranean extreme dry spells during the wet season under climate change.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Raymond</w:t>
+                <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Ullmann</w:t>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (8), pp.2339-2351. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.1471-1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-019-01526-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-1471-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446305v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02006049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme dry spells over the Mediterranean Basin during the wet season: assessment of HyMeX/Med-CORDEX regional climate simulations (1979-2009).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Raymond</w:t>
+                <w:t xml:space="preserve">Potential of microwave observations for the evaluation of rainfall and convection in a regional climate model in the frame of HyMeX and MED-CORDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.5487⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.837-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3203-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862692v1</w:t>
+                <w:t xml:space="preserve">hal-01331839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol indirect effects on summer precipitation in a regional climate model for the Euro-Mediterranean region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-36-321-2018⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.969-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744067v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean extreme precipitation: a multi-model assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bodo Ahrens</w:t>
+                <w:t xml:space="preserve">Forest Adaptation to Climate Change along Steep Ecological Gradients: The Case of the Mediterranean-Temperate Transition in South-Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3245-x⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.3065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10093065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658670v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+                <w:t xml:space="preserve">Extreme dry spells over the Mediterranean Basin during the wet season: assessment of HyMeX/Med-CORDEX regional climate simulations (1979-2009).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3153-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (7), pp.3090-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.5487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318086v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Adaptation to Climate Change along Steep Ecological Gradients: The Case of the Mediterranean-Temperate Transition in South-Western Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol indirect effects on summer precipitation in a regional climate model for the Euro-Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10093065⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.321-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-36-321-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390609v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of model resolution and Mediterranean sea coupling on hydrometeorological extremes in RCMs in the frame of HyMeX and MED-CORDEX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediterranean extreme precipitation: a multi-model assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leone Cavicchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Scoccimarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geremy Panthou</w:t>
+                <w:t xml:space="preserve">Silvio Gualdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Paola Marson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bodo Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.915-932. </w:t>
+              <w:t xml:space="preserve">, 2018, 51, pp.901-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3374-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3245-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01378375v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric conditions and weather regimes associated with extreme winter dry spells over the Mediterranean basin.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
+                <w:t xml:space="preserve">Impact of model resolution and Mediterranean sea coupling on hydrometeorological extremes in RCMs in the frame of HyMeX and MED-CORDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geremy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (11-12), pp.4437-4453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-3884-6⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.915-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3374-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822590v1</w:t>
+                <w:t xml:space="preserve">insu-01378375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of microwave observations for the evaluation of rainfall and convection in a regional climate model in the frame of HyMeX and MED-CORDEX</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Claud</w:t>
+                <w:t xml:space="preserve">Atmospheric conditions and weather regimes associated with extreme winter dry spells over the Mediterranean basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.837-855. </w:t>
+              <w:t xml:space="preserve">, 2018, 50 (11-12), pp.4437-4453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3203-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-3884-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331839v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North-western Mediterranean sea-breeze circulation in a regional climate system model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5955,90 +5955,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling precipitation extremes with temperature in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (3), pp.1237-1257. </w:t>
@@ -6076,64 +6076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of radiation and evaporation on temperature variability in a WRF regional climate simulation: comparison with colocated long term ground based observations near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6271,90 +6271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6411,1181 +6411,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01395117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Paolo M. Ruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">S Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+                <w:t xml:space="preserve">F. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Clotilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7), pp.1187-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+                <w:t xml:space="preserve">insu-01241426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Sensitivity of the sea circulation to the atmospheric forcing in the Sicily Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Di Luca</w:t>
+                <w:t xml:space="preserve">Moncef Boukthir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (3), pp.913-927. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01152451v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of precipitation extremes with temperature in the French Mediterranean region: What explains the hook shape?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.3100-3119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD023497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01242008v1</w:t>
+                <w:t xml:space="preserve">insu-01298539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of land-atmosphere interactions by CO 2 effects: Implications for summer dryness and heat wave amplitude</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL069896⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.453-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214873v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01242008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme dry spell detection and climatology over the Mediterranean Basin during the wet season.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL069758⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360282v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Somot</w:t>
+                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giorgi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Alejandro Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.913-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01241426v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01152451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of precipitation extremes with temperature in the French Mediterranean region: What explains the hook shape?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of land-atmosphere interactions by CO 2 effects: Implications for summer dryness and heat wave amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lemordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Muller</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Fatichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD023497⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (19), pp.10,240-10,248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298539v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the sea circulation to the atmospheric forcing in the Sicily Channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moncef Boukthir</w:t>
+                <w:t xml:space="preserve">Extreme dry spell detection and climatology over the Mediterranean Basin during the wet season.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (13), pp.7196-7204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01244761v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 141 (686), pp.258-271. </w:t>
@@ -7636,64 +7636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional mesoscale air-sea coupling impacts and extreme meteorological events role on the Mediterranean Sea water budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7734,261 +7734,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size of wildfires in the Euro-Mediterranean region: observations and theoretical analysis</w:t>
+                <w:t xml:space="preserve">Statistical modelling of wildfire size and intensity: a step toward meteorological forecasting of summer extreme fire risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Turquety</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (6), pp.1331-1341. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (12), pp.1495-1506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-15-1331-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-33-1495-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226536v1</w:t>
+                <w:t xml:space="preserve">hal-01260501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modelling of wildfire size and intensity: a step toward meteorological forecasting of summer extreme fire risk</w:t>
+                <w:t xml:space="preserve">Size of wildfires in the Euro-Mediterranean region: observations and theoretical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Keribin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solène Turquety</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (12), pp.1495-1506. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1331-1341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-33-1495-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-15-1331-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260501v1</w:t>
+                <w:t xml:space="preserve">hal-01226536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does weather control fire size and intensity in the Mediterranean region?</w:t>
               </w:r>
@@ -8000,51 +8000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (7), pp.931-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8078,90 +8078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing climate models using an impact model: what are the advantages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8294,90 +8294,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamical structure of intense Mediterranean cyclones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heini Wernli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (9-10), pp.2411-2427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8405,3658 +8405,3658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+                <w:t xml:space="preserve">Soil moisture-temperature feedbacks at meso-scale during summer heat waves over Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, pp.24064. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5-6), pp.1309-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3402/tellusa.v66.24064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1794-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130284v1</w:t>
+                <w:t xml:space="preserve">hal-00950387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Béranger</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
+              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.24064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/tellusa.v66.24064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599118v1</w:t>
+                <w:t xml:space="preserve">hal-01130284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1063-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907518v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture-temperature feedbacks at meso-scale during summer heat waves over Western Europe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (5-6), pp.1309-1324. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1794-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950387v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonlinear destabilization of stably stratified shear flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driftsonde observations to evaluate numerical weather prediction of the late 2006 African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Mkhinini</w:t>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dubos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.974-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jamc-d-11-0176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099073v1</w:t>
+                <w:t xml:space="preserve">hal-01092183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical downscaling of IPSL-CM5 CMIP5 historical simulations over the Mediterranean: benefits on the representation of regional surface winds and cyclogenesis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1606-7⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750591v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation and temperature space-time variability and extremes in the Mediterranean region: evaluation of dynamical and statistical downscaling methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Secondary instability of the stably stratified Ekman layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mkhinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1558-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 728 (August), pp.29-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750590v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary instability of the stably stratified Ekman layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubos</w:t>
+                <w:t xml:space="preserve">Precipitation and temperature space-time variability and extremes in the Mediterranean region: evaluation of dynamical and statistical downscaling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.250⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (11-12), pp.2687-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1558-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099546v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal nudging strategies in regional climate modelling: Investigation in a Big-Brother experiment over the European and Mediterranean regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Omrani</w:t>
+                <w:t xml:space="preserve">Dynamical downscaling of IPSL-CM5 CMIP5 historical simulations over the Mediterranean: benefits on the representation of regional surface winds and cyclogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubos</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (9-10), pp.2451-2470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1615-6⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2497-2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1606-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01099075v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nonlinear destabilization of stably stratified shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mkhinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 731 (september), pp.443-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driftsondes: Providing In Situ Long-Duration Dropsonde Observations over Remote Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohn Stephen A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hock Terry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocquerez Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Junhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (11), pp.1661-1674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00075.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean memory effect on the dynamics of coastal heavy precipitation preceded by a mistral event in the northwestern Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+                <w:t xml:space="preserve">Optimal nudging strategies in regional climate modelling: Investigation in a Big-Brother experiment over the European and Mediterranean regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Orain</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2049⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (9-10), pp.2451-2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1615-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769660v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble reconstruction of the atmospheric column from surface pressure using analogues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Vautard</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1626-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01092231v1</w:t>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+                <w:t xml:space="preserve">Ocean memory effect on the dynamics of coastal heavy precipitation preceded by a mistral event in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Orain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (675), pp.1583-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driftsonde observations to evaluate numerical weather prediction of the late 2006 African monsoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensemble reconstruction of the atmospheric column from surface pressure using analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bauer</w:t>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cocquerez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lavaysse</w:t>
+                <w:t xml:space="preserve">R. Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (41795), pp.1333-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1626-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/jamc-d-11-0176.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01092183v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical downscaling of the French Mediterranean climate: assessment for present and projection in an anthropogenic scenario</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+                <w:t xml:space="preserve">Spectral nudging in regional climate modelling: How strongly should we nudge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théo Vischel</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/NHESS-12-651-2012⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (668), pp.1808-1813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.1894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753343v1</w:t>
+                <w:t xml:space="preserve">hal-01115488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high resolution climatology of precipitation and deep convection over the Mediterranean region from operational satellite microwave data: development and application to the evaluation of model uncertainties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+                <w:t xml:space="preserve">Dynamical and statistical downscaling of the French Mediterranean climate: uncertainty assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12, pp.785-798. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-785-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.2769-2784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2769-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686605v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heatwave classification over Europe and the Mediterranean region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Dandrea</w:t>
+                <w:t xml:space="preserve">Sensitivity of the northwestern Mediterranean Sea coastal and thermohaline circulations simulated by the 1/12°-resolution ocean model NEMO-MED12 to the spatial and temporal resolution of atmospheric forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/1/014023⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43-44, pp.94-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2011.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113121v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean response to strong precipitation events in the Gulf of Lions (northwestern Mediterranean Sea): a sensitivity study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Béranger</w:t>
+                <w:t xml:space="preserve">Heatwave classification over Europe and the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stefanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Dandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-011-0502-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.014023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/1/014023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00648137v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in simulating regional climate of Southern Africa: sensitivity to physical parameterizations using WRF</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A high resolution climatology of precipitation and deep convection over the Mediterranean region from operational satellite microwave data: development and application to the evaluation of model uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahjat Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz M. Funatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1055-8⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.785-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-785-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00557023v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the northwestern Mediterranean Sea coastal and thermohaline circulations simulated by the 1/12°-resolution ocean model NEMO-MED12 to the spatial and temporal resolution of atmospheric forcing</w:t>
+                <w:t xml:space="preserve">Ocean response to strong precipitation events in the Gulf of Lions (northwestern Mediterranean Sea): a sensitivity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2011.12.007⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.213-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-011-0502-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658946v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical and statistical downscaling of the French Mediterranean climate: uncertainty assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Statistical downscaling of the French Mediterranean climate: assessment for present and projection in an anthropogenic scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vischel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (9), pp.2769-2784. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2769-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.651-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/NHESS-12-651-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961603v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of the Regional Coupled Earth system (MORCE): Application to process and climate studies in vulnerable regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties in simulating regional climate of Southern Africa: sensitivity to physical parameterizations using WRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.01.017⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.613-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1055-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679314v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of indiscriminate nudging and predictability in a nested quasi-geostrophic model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model of the Regional Coupled Earth system (MORCE): Application to process and climate studies in vulnerable regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesandro Anav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.907⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113609v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of gridded observations used for climate model validation in the Mediterranean region: the HyMeX and MED-CORDEX framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Investigation of indiscriminate nudging and predictability in a nested quasi-geostrophic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/2/024017⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (662), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110326v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of interactive vegetation phenology on the 2003 summer heat waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+                <w:t xml:space="preserve">Assessment of gridded observations used for climate model validation in the Mediterranean region: the HyMeX and MED-CORDEX framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JD018187⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.024017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/2/024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111701v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral nudging in regional climate modelling: How strongly should we nudge?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Omrani</w:t>
+                <w:t xml:space="preserve">Effects of interactive vegetation phenology on the 2003 summer heat waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubos</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 138 (668), pp.1808-1813. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (24), pp.D24103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.1894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012JD018187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115488v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mediterranean response to different space-time resolution atmospheric forcings using perpetual mode sensitivity simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Béranger</w:t>
+                <w:t xml:space="preserve">Linear theory of the sea breeze in a thermal wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Deltel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">R. Rotunno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (659), pp.1602-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589051v1</w:t>
+                <w:t xml:space="preserve">hal-01119198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear theory of the sea breeze in a thermal wind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mediterranean response to different space-time resolution atmospheric forcings using perpetual mode sensitivity simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deltel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01119198v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of solitary waves observed over the North Indian Ocean during the Indian Ocean Experiment (INDOEX) 1999</w:t>
               </w:r>
@@ -12146,90 +12146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désagrégation numérique de précipitations en Afrique australe et dynamique atmosphérique associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.194-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12280,51 +12280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 136 (646), pp.170-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12352,4794 +12352,4794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical downscaling of near-surface wind over complex terrain in southern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of terrain heterogeneity on coherent structure properties: numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Drobinski</w:t>
+                <w:t xml:space="preserve">Clément Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vrac</w:t>
+                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Naveau</w:t>
+                <w:t xml:space="preserve">Christian Barthlott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (1-4), pp.253-265. </w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 133 (1), pp.71-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00703-008-0330-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10546-009-9412-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199140v1</w:t>
+                <w:t xml:space="preserve">hal-02662576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate contribution to extinction of visible radiation: Pollution, haze, and fog</w:t>
+                <w:t xml:space="preserve">Stochastic Downscaling Method: Application to Wind Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Elias</w:t>
+                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Rangognio</w:t>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 92 (4), pp.443-454. </w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (6), pp.851-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2009.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00477-008-0276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441379v1</w:t>
+                <w:t xml:space="preserve">inria-00337526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical downscaling of near-surface wind over complex terrain in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">M. Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haeffelin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1-4), pp.253-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00703-008-0330-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00406370v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Downscaling Method: Application to Wind Refinement</w:t>
+                <w:t xml:space="preserve">Particulate contribution to extinction of visible radiation: Pollution, haze, and fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
+                <w:t xml:space="preserve">Thierry Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bossy</w:t>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Jerome Rangognio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (6), pp.851-859. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (4), pp.443-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00477-008-0276-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2009.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00337526v1</w:t>
+                <w:t xml:space="preserve">hal-00441379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the late northward propagation of the West African monsoon in summer 2006 in the region of Niger/Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Dabas</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Tarniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JD011159⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135, pp.1266-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372652v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical high-resolution air-sea coupling over the Gulf of Lions during two tramontane/mistral events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the late northward propagation of the West African monsoon in summer 2006 in the region of Niger/Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 114, pp.D10110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JD011601⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 114 (D9), pp.D09108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JD011159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00389588v1</w:t>
+                <w:t xml:space="preserve">hal-00372652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of terrain heterogeneity on coherent structure properties: numerical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+                <w:t xml:space="preserve">Numerical high-resolution air-sea coupling over the Gulf of Lions during two tramontane/mistral events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Barthlott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 133 (1), pp.71-92. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.D10110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-009-9412-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JD011601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662576v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric model to estimate clear-sky longwave irradiance at the surface on the basis of vertical distribution of humidity and temperature</w:t>
+                <w:t xml:space="preserve">Paris-Fog : des chercheurs dans le brouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Thierry Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Besnard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Musson-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tardiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JD009046⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (62), pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/19175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281357v1</w:t>
+                <w:t xml:space="preserve">meteo-00350944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence Anisotropy Carried by Streaks in the Neutral Atmospheric Surface Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubos</w:t>
+                <w:t xml:space="preserve">Parametric model to estimate clear-sky longwave irradiance at the surface on the basis of vertical distribution of humidity and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Carlotti</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D7), pp.D07203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2007JAS2333.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00311715v1</w:t>
+                <w:t xml:space="preserve">hal-00281357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris-Fog : des chercheurs dans le brouillard</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Tardiff</w:t>
+                <w:t xml:space="preserve">Turbulence Anisotropy Carried by Streaks in the Neutral Atmospheric Surface Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Colomb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (62), pp.48-58. </w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (8), pp.2631-2645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/19175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2007JAS2333.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00350944v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Föhn in the Rhine Valley during MAP: A review of its multiscale dynamics in complex valley geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of surface heterogeneity on a buoyancy-driven convective boundary layer in light winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Richner</w:t>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
+                <w:t xml:space="preserve">Pierre Lacarrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Beffrey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 133 (625), pp.897-916. </w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 124 (3), pp.383-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10546-007-9172-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161560v1</w:t>
+                <w:t xml:space="preserve">hal-00181332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Méditerranée, région témoin : de Cyprim à Hymex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Long-term study of coherent structures in the atmospheric surface layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barthlott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Joly</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Pietras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb:2007088⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 125 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-007-9190-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00202150v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol distribution over the western Mediterranean basin during a Tramontane/Mistral event</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional transport and dilution during high-pollution episodes in southern France: Summary of findings from the Field Experiment to Constraint Models of Atmospheric Pollution and Emissions Transport (ESCOMPTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bessagnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-25-2271-2007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (D13), pp.D13105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JD007494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00227390v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the diurnal cycle of the West African monsoon around the monsoon onset, Journal of Climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+                <w:t xml:space="preserve">Modeling pairwise dependencies in precipitation intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.789-797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194352v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00252978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling pairwise dependencies in precipitation intensities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (6), pp.789-797</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.789-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-14-789-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00252978v1</w:t>
+                <w:t xml:space="preserve">hal-00331108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pairwise dependencies in precipitation intensities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical and Experimental Investigation of the Neutral Atmospheric Surface Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bantad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-14-789-2007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (1), pp.137-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS3831.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331108v1</w:t>
+                <w:t xml:space="preserve">hal-00150367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Investigation of the Neutral Atmospheric Surface Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol distribution over the western Mediterranean basin during a Tramontane/Mistral event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valéry Masson</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAS3831.1⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (11), pp.2271-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-25-2271-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150367v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00227390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRAT: an automated algorithm to retrieve the vertical structure of the atmosphere from single channel lidar data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Méditerranée, région témoin : de Cyprim à Hymex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2007088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147430v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00202150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRAT: An automated algorithm to retrieve the vertical structure of the atmosphere from single-channel lidar data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Föhn in the Rhine Valley during MAP: A review of its multiscale dynamics in complex valley geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Steinacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Richner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH2008.1⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133 (625), pp.897-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150349v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional transport and dilution during high-pollution episodes in southern France: Summary of findings from the Field Experiment to Constraint Models of Atmospheric Pollution and Emissions Transport (ESCOMPTE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the diurnal cycle of the West African monsoon around the monsoon onset, Journal of Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JD007494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (15), pp.4014-4032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI4218.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161535v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term study of coherent structures in the atmospheric surface layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Barthlott</w:t>
+                <w:t xml:space="preserve">STRAT: an automated algorithm to retrieve the vertical structure of the atmosphere from single channel lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pietras</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.761-775</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00177127v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surface heterogeneity on a buoyancy-driven convective boundary layer in light winds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Courault</w:t>
+                <w:t xml:space="preserve">STRAT: An automated algorithm to retrieve the vertical structure of the atmosphere from single-channel lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lacarrere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Talbot</w:t>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-007-9172-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (5), pp.761-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH2008.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00181332v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Föohn/cold-pool interactions in the Rhine valley during MAP IOP 15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Near-Surface Coherent Structures and The Vertical Momentum Flux in a Large-Eddy Simulation of the Neutrally-Stratified Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120, pp.229-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-006-9054-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1256/qj.06.36⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186444v1</w:t>
+                <w:t xml:space="preserve">hal-00094126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of error sources in convective planetary boundary layer cloud forecasts using SIRTA observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Haeffelin</w:t>
+                <w:t xml:space="preserve">Sea-Breeze-Induced Mass Transport over Complex Terrain in South-eastern France: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL026001⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132, pp.405-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.04.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110914v1</w:t>
+                <w:t xml:space="preserve">hal-00068316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interaction between Sea Breeze and Summer Mistral at the Exit of the Rhône Valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Flow splitting at the bifurcation between two valleys: idealized simulations in comparison with Mesoscale Alpine Programme observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zängl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR3116.1⟩</w:t>
+              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92, pp.285-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00703-005-0158-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083547v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the MAP IOP 15 severe Mistral event: Observations and high-resolution numerical simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of three-dimensional sea breeze structure in southern France: observations and evaluation of empirical scaling laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Currier</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1256/qj.05.59⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (7), pp.1783-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-24-1783-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083650v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of three-dimensional sea breeze structure in southern France: observations and evaluation of empirical scaling laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Föohn/cold-pool interactions in the Rhine valley during MAP IOP 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Furger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tschannett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-24-1783-2006⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132 (621C), pp.3035-3058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.06.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330083v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a planetary boundary layer subgrid-scale model that accounts for near-surface turbulence anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the MAP IOP 15 severe Mistral event: Observations and high-resolution numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pietras</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Currier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL027062⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 616, pp.757-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.05.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00141760v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Lidar Observations at 10.6 µ m and 532 nm for Retrieving Semitransparent Cirrus Cloud Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of error sources in convective planetary boundary layer cloud forecasts using SIRTA observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chepfer</w:t>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Jean-Marcel Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delaval</w:t>
+                <w:t xml:space="preserve">F. Vinit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45, pp.537-555. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L19812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JAM2355.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006GL026001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068820v1</w:t>
+                <w:t xml:space="preserve">hal-00110914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Structure of the Urban Boundary Layer over Marseille Under Sea-Breeze Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">On the Interaction between Sea Breeze and Summer Mistral at the Exit of the Rhône Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-005-7772-y⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.1647-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR3116.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00094012v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-Breeze-Induced Mass Transport over Complex Terrain in South-eastern France: A Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a planetary boundary layer subgrid-scale model that accounts for near-surface turbulence anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pietras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L23806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL027062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1256/qj.04.111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00068316v1</w:t>
+                <w:t xml:space="preserve">hal-00141760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow splitting at the bifurcation between two valleys: idealized simulations in comparison with Mesoscale Alpine Programme observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Zängl</w:t>
+                <w:t xml:space="preserve">Dual Lidar Observations at 10.6 µ m and 532 nm for Retrieving Semitransparent Cirrus Cloud Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00703-005-0158-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.537-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAM2355.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00068382v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Surface Coherent Structures and The Vertical Momentum Flux in a Large-Eddy Simulation of the Neutrally-Stratified Boundary Layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical Structure of the Urban Boundary Layer over Marseille Under Sea-Breeze Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Vianey</w:t>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carlotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 120, pp.229-255. </w:t>
+              <w:t xml:space="preserve">, 2006, 118, pp.477-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-006-9054-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10546-005-7772-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094126v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer mistral at the exit of the Rhône valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Observational Study of the Mesoscale Mistral Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bench</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1256/qj.04.63⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115 (2), pp.263-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-004-3406-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081369v1</w:t>
+                <w:t xml:space="preserve">hal-00069267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urban boundary-layer field campaign in Marseille (UBL/CLU-ESCOMPTE): set-up and first results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Summer mistral at the exit of the Rhône valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bonnefond</w:t>
+                <w:t xml:space="preserve">V. Guenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 114 (2), pp.315-365. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 131 (605), pp.353-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-004-9241-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1256/qj.04.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00111637v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mistral and its effect on air pollution transport and vertical mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The urban boundary-layer field campaign in Marseille (UBL/CLU-ESCOMPTE): set-up and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Corsmeier</w:t>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Behrendt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 114 (2), pp.315-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-004-9241-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070814v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Observational Study of the Mesoscale Mistral Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mistral and its effect on air pollution transport and vertical mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Corsmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guenard</w:t>
+                <w:t xml:space="preserve">R. Behrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bench</w:t>
+                <w:t xml:space="preserve">C. Kottmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 115 (2), pp.263-288. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.275-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-004-3406-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069267v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature And Wind Velocity Oscillations Along a Gentle Slope During Sea-Breeze Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17199,64 +17199,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Hoggar massif in the West African monsoon onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32 (1), pp.L01705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17290,103 +17290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Rhône and Durance valleys on sea-breeze circulation in the Marseille area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reitebuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 74, pp.303-328. </w:t>
@@ -17430,295 +17430,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of aerosol chemistry transport model simulations with lidar and Sun photometer observations at a site near Paris</w:t>
+                <w:t xml:space="preserve">The ESCOMPTE Program: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Hodzic</w:t>
+                <w:t xml:space="preserve">Bernard Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vautard</w:t>
+                <w:t xml:space="preserve">Hélène Cachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chazette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">Emeric Fréjafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JD004735⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (3-4), pp.241-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2003.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962923v1</w:t>
+                <w:t xml:space="preserve">hal-00136317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESCOMPTE Program: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of aerosol chemistry transport model simulations with lidar and Sun photometer observations at a site near Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cros</w:t>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Durand</w:t>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cachier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">P. Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Fréjafon</w:t>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69 (3-4), pp.241-279. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (D23), pp.D23201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2003.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JD004735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136317v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale interaction processes during the MAP IOP 12 south föhn event in the Rhine Valley</w:t>
               </w:r>
@@ -17756,51 +17756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 129 (588), pp.729-754. </w:t>
@@ -17838,90 +17838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne IHOP 2002 - Une campagne de mesure de la vapeur d'eau dans la couche limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17972,103 +17972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of airflow across the Alpine ridge by a combination of airborne Doppler lidar, routine radiosounding and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reitebuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Volkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 129, pp.715-728. </w:t>
@@ -18106,51 +18106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap flow in an Alpine valley during a shallow south föhn event: Observations, numerical simulations and hydraulic analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18234,315 +18234,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of dynamical coupling between the residual layer and the developing convective boundary layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observational Evidence And Modelling of An Internal Hydraulic Jump At The Atmospheric Boundary-Layer Top During A Tramontane Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 99 (3), pp.451-464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1018935129006⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 98 (3), pp.497 - 515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1018751311924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638108v1</w:t>
+                <w:t xml:space="preserve">hal-01638109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Evidence And Modelling of An Internal Hydraulic Jump At The Atmospheric Boundary-Layer Top During A Tramontane Event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of dynamical coupling between the residual layer and the developing convective boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Javier Fochesatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guedalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 98 (3), pp.497 - 515. </w:t>
+              <w:t xml:space="preserve">, 2001, 99 (3), pp.451-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1018751311924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1018935129006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638109v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18730,51 +18730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tankov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18952,411 +18952,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MedECC 2020 Summary for Policymakers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+                <w:t xml:space="preserve">First Mediterranean Assessment Report – Chapter 3.3: Resources – Energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Guiot</w:t>
+                <w:t xml:space="preserve">Brian Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Marini</w:t>
+                <w:t xml:space="preserve">Houda Ben Janet Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Azzopardi</w:t>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario V Balzan</w:t>
+                <w:t xml:space="preserve">Edouard Civel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Cramer W, Guiot J, Marini K (eds.)]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate and Environmental Change in the Mediterranean Basin – Current Situation and Risks for the Future. First Mediterranean Assessment Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union for the Mediterranean, Plan Bleu, UNEP/MAP</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-40, 2020, 978-2-9577416-1-8. </w:t>
+                <w:t xml:space="preserve">Union for the Mediterranean, Plan Bleu, UNEP/MAP, Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-322, 2020, First Mediterranean Assessment Report, 978-2-9577416-0-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5513887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7101088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107451v2</w:t>
+                <w:t xml:space="preserve">hal-03210104v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Mediterranean Assessment Report – Chapter 3.3: Resources – Energy transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId625" w:history="1">
+                <w:t xml:space="preserve">MedECC 2020 Summary for Policymakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Civel</w:t>
+                <w:t xml:space="preserve">Mario V Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Cramer W, Guiot J, Marini K (eds.)]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate and Environmental Change in the Mediterranean Basin – Current Situation and Risks for the Future. First Mediterranean Assessment Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union for the Mediterranean, Plan Bleu, UNEP/MAP, Marseille, France</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.265-322, 2020, First Mediterranean Assessment Report, 978-2-9577416-0-1. </w:t>
+                <w:t xml:space="preserve">Union for the Mediterranean, Plan Bleu, UNEP/MAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-40, 2020, 978-2-9577416-1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7101088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5513887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210104v3</w:t>
+                <w:t xml:space="preserve">hal-03107451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Lagrangian approach for wind farm simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forecasting and Risk Management of Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45--71, 2018, 978-3-319-99051-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19390,51 +19390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fire emissions on air quality in the Euro-Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19442,51 +19442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stromatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douw G. Steyn, Peter J.H. Builtjes, Renske M.A. Timmermans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Pollution Modeling and its Application XXII NATO Science for Peace and Security Series C: Environmental Security</w:t>
@@ -19560,103 +19560,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19730,51 +19730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Jourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19841,51 +19841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19959,90 +19959,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à fine échelle du vent. Rapport Final de la convention ADEME No 07 05 C 0038.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -20064,90 +20064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX Science Plan, Version 2.3, May 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20449,51 +20449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448401v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Rapella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-025-00112-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delort Ylla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-65-159-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8799" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Tao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106232" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Filahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96174-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-1339-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2023.100426" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040413" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Givon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Raveh-Rubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc019245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Balhane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cheruy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Driouech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Rhaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Idelkadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Maim&#243;-Far" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Homar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#8217;alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840084v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ginesta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acbdb2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arjdal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;ruy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Manzanas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.1180" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Homar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Goutham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tankov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-21-0207.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Concettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15176446" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Guenedal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-8001-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-483-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Silverman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-2-609-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03350191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3367/UFNe.2021.07.039080" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Doctors" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00586-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat-Allah Bouramdane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154675" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Briard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.07.161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2019.07.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6207-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962044v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12224299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01526-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5487" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-321-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Cavicchia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scoccimarro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gualdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3245-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093065" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3374-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822590v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3884-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rysman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3203-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294073v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3083-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2974-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jourdier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-691-2017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lemordant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fatichi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069896" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360282v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069758" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023497" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boukthir" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8WP738-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2252-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1331-2015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-1495-2015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-931-2015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145966v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1412-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070040v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini Wernli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2330-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950387v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1794-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mkhinini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.374" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1606-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750590v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1558-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHNJFJWV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099546v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.250" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099075v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1615-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77CT2VLN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153825v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn Stephen A." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Terry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cocquerez Philippe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Junhong" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00075.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769660v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2049" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092231v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1626-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND9SZVPP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092183v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cocquerez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaysse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jamc-d-11-0176.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753343v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/NHESS-12-651-2012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Alhammoud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-785-2012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113121v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stefanon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dandrea" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/1/014023" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648137v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0502-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ0JFH0Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557023v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1055-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHSXDV93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658946v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.12.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHTGBJT6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961603v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Merlo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2769-2012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113609v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.907" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TR2K91BB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110326v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/2/024017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111701v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD018187" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1894" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589051v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.10.008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0SKS0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119198v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotunno" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.847" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119139v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szantai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;salmand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014877" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447077v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201070v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.518" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199140v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0330-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWXVVFVT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441379v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.01.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04NTWBRG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389588v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011601" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B005L4HJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662576v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fesquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-009-9412-4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GL9QK0ZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281357v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besnard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009046" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311715v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlotti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JAS2333.1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00350944v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bergot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musson-Genon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tardiff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colomb" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19175" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161560v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Steinacker" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Richner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann-Stanzer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beffrey" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00202150v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nuissier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007088" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XBDZ6NM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227390v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2271-2007" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194352v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4218.1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252978v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331108v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-14-789-2007" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150367v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlotti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bantad" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS3831.1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147430v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150349v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morille" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH2008.1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177127v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pietras" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9190-9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JD0WL8GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181332v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9172-y" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPXRMFRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186444v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimani" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tschannett" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.06.36" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110914v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Piriou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinit" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026001" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C64GLGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083547v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Caccia" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3116.1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083650v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tedeschi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Currier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.59" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330083v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delville" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reitebuch" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1783-2006" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141760v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027062" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFDMLVW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068820v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaval" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2355.1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094012v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-7772-y" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R440Z9PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068316v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.111" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068382v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dusek" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z&#228;ngl" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0158-3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2S9DL0T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094126v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Foster" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vianey" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-006-9054-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH80L3VS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081369v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guenard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.63" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070814v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behrendt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kottmeier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.010" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XSZB64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069267v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guenard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bench" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-3406-z" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVGK4B6B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080657v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-1237-6" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069639v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020710" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069492v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.014" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58C8HD0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962923v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Hodzic" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004735" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136317v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2003.05.001" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137826v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Haeberli" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.02.35" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093057v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/35999" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136952v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Volkert" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Werner" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.02.42" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650713v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nance" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banta" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darby" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/003590002320373256" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638108v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Javier Fochesatto" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guedalia" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sarrat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018935129006" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85DCAF1DAB454EFC42E76DFA8E684CE61AEF791C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638109v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018751311924" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B949F54C94406DF893B0D087391CA52D1E195C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689168v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Bremberg" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dess&#236;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fusco" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iai.it/sites/default/files/iairs_9.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553141v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222078v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A.S. Abdel Monem" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera-Ferre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gaetano Santeramo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378552" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107451v2" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marini" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Azzopardi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario V Balzan" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medecc.org/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5513887" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03210104v3" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Janet Allal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Civel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7101088" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697815v3" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Violeau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_3" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740581v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Messina" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stromatas" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anav" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5577-2_61" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673674v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344869v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Kristian Ringkjob" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jourdier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646422v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599633v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011118v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448401v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Rapella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-025-00112-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delort Ylla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-65-159-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Tao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Filahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96174-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-1339-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Maim&#243;-Far" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Homar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122397" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Givon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Raveh-Rubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc019245" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naveau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2023.100426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040413" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Balhane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cheruy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Driouech" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Rhaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Idelkadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840084v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ginesta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acbdb2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#8217;alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.05.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arjdal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;ruy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Manzanas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.1180" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Homar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Goutham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tankov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-21-0207.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Concettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15176446" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Guenedal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-8001-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-483-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat-Allah Bouramdane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154675" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Doctors" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00586-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03350191v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165143" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3367/UFNe.2021.07.039080" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Silverman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-2-609-2021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195132" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2019.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Briard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205266" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.07.161" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6207-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01526-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962044v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12224299" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rysman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3203-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5487" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-321-2018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658670v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Cavicchia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scoccimarro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gualdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3245-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3374-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3884-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294073v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3083-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2974-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jourdier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-691-2017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boukthir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8WP738-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023497" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lemordant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fatichi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069896" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360282v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069758" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2252-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-1495-2015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226536v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1331-2015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-931-2015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145966v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1412-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070040v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini Wernli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2330-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1794-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092183v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cocquerez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaysse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jamc-d-11-0176.1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099546v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mkhinini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.250" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750590v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1558-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHNJFJWV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1606-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099073v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.374" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153825v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn Stephen A." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Terry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cocquerez Philippe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Junhong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00075.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099075v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1615-6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77CT2VLN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769660v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2049" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092231v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1626-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND9SZVPP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115488v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1894" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Merlo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2769-2012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658946v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.12.007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHTGBJT6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stefanon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dandrea" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/1/014023" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686605v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Alhammoud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-785-2012" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648137v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0502-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ0JFH0Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753343v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/NHESS-12-651-2012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557023v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1055-8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHSXDV93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.907" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TR2K91BB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110326v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/2/024017" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111701v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD018187" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119198v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotunno" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.847" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589051v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.10.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0SKS0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119139v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szantai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;salmand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014877" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447077v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201070v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.518" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662576v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fesquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-009-9412-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GL9QK0ZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199140v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0330-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWXVVFVT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441379v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.01.006" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04NTWBRG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389588v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011601" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B005L4HJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00350944v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bergot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musson-Genon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tardiff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colomb" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19175" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281357v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besnard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009046" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311715v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlotti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JAS2333.1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181332v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9172-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPXRMFRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177127v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pietras" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9190-9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JD0WL8GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252978v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331108v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-14-789-2007" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150367v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlotti" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bantad" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS3831.1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227390v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2271-2007" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00202150v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nuissier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007088" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XBDZ6NM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161560v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Steinacker" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Richner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann-Stanzer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beffrey" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194352v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4218.1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147430v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150349v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morille" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH2008.1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Foster" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vianey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-006-9054-8" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH80L3VS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068316v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.111" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068382v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dusek" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z&#228;ngl" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0158-3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2S9DL0T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330083v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delville" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reitebuch" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1783-2006" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186444v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furger" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimani" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tschannett" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.06.36" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083650v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Caccia" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tedeschi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Currier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.59" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110914v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Piriou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinit" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026001" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C64GLGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083547v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3116.1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141760v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027062" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFDMLVW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068820v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaval" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2355.1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094012v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-7772-y" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R440Z9PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069267v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guenard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bench" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-3406-z" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVGK4B6B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081369v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guenard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.63" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070814v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behrendt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kottmeier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.010" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XSZB64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080657v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-1237-6" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069639v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020710" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069492v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.014" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58C8HD0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136317v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2003.05.001" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962923v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Hodzic" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004735" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137826v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Haeberli" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.02.35" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093057v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/35999" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136952v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Volkert" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Werner" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.02.42" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650713v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nance" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banta" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darby" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/003590002320373256" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638109v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018751311924" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B949F54C94406DF893B0D087391CA52D1E195C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638108v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Javier Fochesatto" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guedalia" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sarrat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018935129006" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85DCAF1DAB454EFC42E76DFA8E684CE61AEF791C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689168v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Bremberg" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dess&#236;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fusco" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iai.it/sites/default/files/iairs_9.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553141v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222078v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A.S. Abdel Monem" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera-Ferre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gaetano Santeramo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378552" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03210104v3" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Azzopardi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Janet Allal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Civel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7101088" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107451v2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marini" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario V Balzan" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medecc.org/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5513887" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697815v3" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Violeau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_3" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740581v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Messina" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stromatas" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anav" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5577-2_61" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673674v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344869v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Kristian Ringkjob" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jourdier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646422v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599633v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011118v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>