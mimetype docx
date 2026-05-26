--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1105,1209 +1105,1209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trade-off between socio-environmental awareness and renewable penetration targets in energy transition roadmaps</w:t>
+                <w:t xml:space="preserve">Untangling the Mistral and Seasonal Atmospheric Forcing Driving Deep Convection in the Gulf of Lion: 1993-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Maimó-Far</w:t>
+                <w:t xml:space="preserve">Douglas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Homar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tantet</w:t>
+                <w:t xml:space="preserve">Yonatan Givon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.122397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jc019245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345191v1</w:t>
+                <w:t xml:space="preserve">insu-04729873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the Mistral and Seasonal Atmospheric Forcing Driving Deep Convection in the Gulf of Lion: 1993-2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Decomposing the role of dry intrusions for ocean evaporation during mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonatan Givon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jc019245⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (760), pp.1791-1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.4670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04729873v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing the role of dry intrusions for ocean evaporation during mistral</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Pennel</w:t>
+                <w:t xml:space="preserve">Sub-regional variability of residential electricity consumption under climate change and air-conditioning scenarios in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiqi Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.4670⟩</w:t>
+              <w:t xml:space="preserve">Climate services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.100426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cliser.2023.100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345180v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-regional variability of residential electricity consumption under climate change and air-conditioning scenarios in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiqi Tao</w:t>
+                <w:t xml:space="preserve">Regimes of Precipitation Change Over Europe and the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Naveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordi Badosa</w:t>
+                <w:t xml:space="preserve">Fabio d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cliser.2023.100426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JD040413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799294v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regimes of Precipitation Change Over Europe and the Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie André</w:t>
+                <w:t xml:space="preserve">Temporal fragmentation of the energy demand in Europe: Impact of climate change on the maneuverability of energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Filahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio d'Andrea</w:t>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JD040413⟩</w:t>
+              <w:t xml:space="preserve">Climate services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.100469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cliser.2024.100469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672308v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal fragmentation of the energy demand in Europe: Impact of climate change on the maneuverability of energy system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajar Filahi</w:t>
+                <w:t xml:space="preserve">Towards an advanced representation of precipitation over Morocco in a global climate model with resolution enhancement and empirical run‐time bias corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Balhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Omrani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederique Cheruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Driouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Rhaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Idelkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cliser.2024.100469⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (5), pp.1691 - 1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.8405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799306v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an advanced representation of precipitation over Morocco in a global climate model with resolution enhancement and empirical run‐time bias corrections</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The trade-off between socio-environmental awareness and renewable penetration targets in energy transition roadmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid El Rhaz</w:t>
+                <w:t xml:space="preserve">Aina Maimó-Far</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Idelkadi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Víctor Homar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (5), pp.1691 - 1709. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 355, pp.122397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.8405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.122397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746561v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change on extreme winds already affects off-shore wind power availability in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Ginesta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Flamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D’alché-Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/acbdb2⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.938-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840084v2</w:t>
+                <w:t xml:space="preserve">hal-04254953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence D’alché-Buc</w:t>
+                <w:t xml:space="preserve">Climate change on extreme winds already affects off-shore wind power availability in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Rapella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Clausel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireia Ginesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 211, pp.938-947. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.034040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/acbdb2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254953v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future of land surface water availability over the Mediterranean basin and North Africa: Analysis and synthesis from the CMIP6 exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Arjdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Driouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of spatial granularity on optimal renewable energy portfolios in an integrated climate-energy assessment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Maimó-Far</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Homar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2514,64 +2514,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Skillful Are the European Subseasonal Predictions of Wind Speed and Surface Temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Goutham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,90 +2869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling the mistral and seasonal atmospheric forcing driving deep convection in the Gulf of Lion: 2012-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonatan Givon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2993,265 +2993,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03726902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility-Scale PV-Battery versus CSP-Thermal Storage in Morocco: Storage and Cost Effect under Penetration Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Machine-Learning Methods to Improve Surface Wind Speed from the Outputs of a Numerical Weather Prediction Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Goutham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayat-Allah Bouramdane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Doctors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14154675⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.133-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-020-00586-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344439v1</w:t>
+                <w:t xml:space="preserve">insu-03726954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine-Learning Methods to Improve Surface Wind Speed from the Outputs of a Numerical Weather Prediction Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+                <w:t xml:space="preserve">Large-scale drivers of the mistral wind: link to Rossby wave life cycles and seasonal variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonatan Givon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Doctors</w:t>
+                <w:t xml:space="preserve">Vered Silverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.133-161. </w:t>
+              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.609-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-020-00586-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wcd-2-609-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726954v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Minimal System Cost Minimization Model for Variable Renewable Energy Integration: Application to France and Comparison to Mean-Variance Analysis</w:t>
               </w:r>
@@ -3413,217 +3443,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale drivers of the mistral wind: link to Rossby wave life cycles and seasonal variability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utility-Scale PV-Battery versus CSP-Thermal Storage in Morocco: Storage and Cost Effect under Penetration Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vered Silverman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pennel</w:t>
+                <w:t xml:space="preserve">Ayat-Allah Bouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.609-630. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (15), pp.4675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wcd-2-609-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14154675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03726940v1</w:t>
+                <w:t xml:space="preserve">hal-03344439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictable and Unpredictable Climate Variability Impacts on Optimal Renewable Energy Mixes: The Example of Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Maimó-Far</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Homar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3664,572 +3664,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic forecasting of the wind energy resource at the monthly to seasonal scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+                <w:t xml:space="preserve">The Economic Value of Wind Energy Nowcasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tankov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2019.07.005⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (20), pp.5266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13205266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614920v1</w:t>
+                <w:t xml:space="preserve">hal-03011328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Economic Value of Wind Energy Nowcasting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How warmer and drier will the Mediterranean region be at the end of the twenty-first century?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13205266⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01659-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011328v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02881534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How warmer and drier will the Mediterranean region be at the end of the twenty-first century?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-hourly forecasting of wind speed and wind energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Muller</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (3), pp.78. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.2373 - 2379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-020-01659-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.07.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02881534v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-hourly forecasting of wind speed and wind energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Dupré</w:t>
+                <w:t xml:space="preserve">Probabilistic forecasting of the wind energy resource at the monthly to seasonal scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tankov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 145, pp.2373 - 2379. </w:t>
+              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.515-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.07.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488323v1</w:t>
+                <w:t xml:space="preserve">hal-01614920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adequacy of Renewable Energy Mixes with Concentrated Solar Power and Photovoltaic in Morocco: Impact of Thermal Storage and Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayat-Allah Bouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,64 +4289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol indirect effects on the temperature-precipitation scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4387,425 +4387,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03726988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Mediterranean extreme dry spells during the wet season under climate change.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">e4clim 1.0 : The Energy for CLimate Integrated Model: Description and Application to Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Raymond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Concettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-019-01526-3⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (22), pp.4299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12224299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446305v1</w:t>
+                <w:t xml:space="preserve">hal-01962044v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e4clim 1.0 : The Energy for CLimate Integrated Model: Description and Application to Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+                <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvia Concettini</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12224299⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.1471-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-1471-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962044v4</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02006049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Evolution of Mediterranean extreme dry spells during the wet season under climate change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roehrig</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (3), pp.1471-1490. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.2339-2351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-1471-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-019-01526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02006049v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of microwave observations for the evaluation of rainfall and convection in a regional climate model in the frame of HyMeX and MED-CORDEX</w:t>
               </w:r>
@@ -4919,650 +4919,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+                <w:t xml:space="preserve">Extreme dry spells over the Mediterranean Basin during the wet season: assessment of HyMeX/Med-CORDEX regional climate simulations (1979-2009).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3153-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (7), pp.3090-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.5487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318086v1</w:t>
+                <w:t xml:space="preserve">hal-01862692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Adaptation to Climate Change along Steep Ecological Gradients: The Case of the Mediterranean-Temperate Transition in South-Western Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol indirect effects on summer precipitation in a regional climate model for the Euro-Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10093065⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.321-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-36-321-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390609v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme dry spells over the Mediterranean Basin during the wet season: assessment of HyMeX/Med-CORDEX regional climate simulations (1979-2009).</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mediterranean extreme precipitation: a multi-model assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leone Cavicchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Scoccimarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gualdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Marson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.5487⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.901-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3245-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862692v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol indirect effects on summer precipitation in a regional climate model for the Euro-Mediterranean region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (2), pp.321-335. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.969-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-36-321-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744067v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean extreme precipitation: a multi-model assessment</w:t>
+                <w:t xml:space="preserve">Forest Adaptation to Climate Change along Steep Ecological Gradients: The Case of the Mediterranean-Temperate Transition in South-Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leone Cavicchia</w:t>
+                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Scoccimarro</w:t>
+                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Gualdi</w:t>
+                <w:t xml:space="preserve">Miguel Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Marson</w:t>
+                <w:t xml:space="preserve">J. Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodo Ahrens</w:t>
+                <w:t xml:space="preserve">Fernando Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51, pp.901-913. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.3065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3245-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su10093065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658670v1</w:t>
+                <w:t xml:space="preserve">hal-02390609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of model resolution and Mediterranean sea coupling on hydrometeorological extremes in RCMs in the frame of HyMeX and MED-CORDEX</w:t>
               </w:r>
@@ -5587,51 +5587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5678,77 +5678,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric conditions and weather regimes associated with extreme winter dry spells over the Mediterranean basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5821,64 +5821,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North-western Mediterranean sea-breeze circulation in a regional climate system model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5955,90 +5955,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling precipitation extremes with temperature in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (3), pp.1237-1257. </w:t>
@@ -6076,64 +6076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of radiation and evaporation on temperature variability in a WRF regional climate simulation: comparison with colocated long term ground based observations near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6174,1418 +6174,1418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01282710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errors in wind resource and energy yield assessments based on the Weibull distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Jourdier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (3), pp.691-700. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.680 - 689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-35-691-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541505v1</w:t>
+                <w:t xml:space="preserve">insu-01395117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Omrani</w:t>
+                <w:t xml:space="preserve">Errors in wind resource and energy yield assessments based on the Weibull distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.028⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (3), pp.691-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-35-691-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01395117v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.453-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01241426v1</w:t>
+                <w:t xml:space="preserve">insu-01242008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the sea circulation to the atmospheric forcing in the Sicily Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Béranger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01244761v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of precipitation extremes with temperature in the French Mediterranean region: What explains the hook shape?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD023497⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.913-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298539v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01152451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+                <w:t xml:space="preserve">Modification of land-atmosphere interactions by CO 2 effects: Implications for summer dryness and heat wave amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lemordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Fatichi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (19), pp.10,240-10,248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01242008v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Extreme dry spell detection and climatology over the Mediterranean Basin during the wet season.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (13), pp.7196-7204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo M. Ruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7), pp.1187-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01152451v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01241426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of land-atmosphere interactions by CO 2 effects: Implications for summer dryness and heat wave amplitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Lemordant</w:t>
+                <w:t xml:space="preserve">Sensitivity of the sea circulation to the atmospheric forcing in the Sicily Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gentine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Boukthir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (19), pp.10,240-10,248. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214873v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme dry spell detection and climatology over the Mediterranean Basin during the wet season.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of precipitation extremes with temperature in the French Mediterranean region: What explains the hook shape?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (13), pp.7196-7204. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.3100-3119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JD023497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360282v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 141 (686), pp.258-271. </w:t>
@@ -7636,64 +7636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional mesoscale air-sea coupling impacts and extreme meteorological events role on the Mediterranean Sea water budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8078,90 +8078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing climate models using an impact model: what are the advantages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8294,90 +8294,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamical structure of intense Mediterranean cyclones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heini Wernli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (9-10), pp.2411-2427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8405,3425 +8405,3425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture-temperature feedbacks at meso-scale during summer heat waves over Western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+                <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (5-6), pp.1309-1324. </w:t>
+              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.24064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1794-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3402/tellusa.v66.24064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950387v1</w:t>
+                <w:t xml:space="preserve">hal-01130284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/tellusa.v66.24064⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1063-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130284v1</w:t>
+                <w:t xml:space="preserve">hal-02599118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Béranger</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 95 (7), pp.1063-1082. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599118v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil moisture-temperature feedbacks at meso-scale during summer heat waves over Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5-6), pp.1309-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1794-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907518v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driftsonde observations to evaluate numerical weather prediction of the late 2006 African monsoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary instability of the stably stratified Ekman layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mkhinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/jamc-d-11-0176.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 728 (August), pp.29-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092183v1</w:t>
+                <w:t xml:space="preserve">hal-01099546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Precipitation and temperature space-time variability and extremes in the Mediterranean region: evaluation of dynamical and statistical downscaling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (11-12), pp.2687-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1558-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary instability of the stably stratified Ekman layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">On the nonlinear destabilization of stably stratified shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mkhinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 728 (August), pp.29-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.250⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 731 (september), pp.443-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099546v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation and temperature space-time variability and extremes in the Mediterranean region: evaluation of dynamical and statistical downscaling methods</w:t>
+                <w:t xml:space="preserve">Dynamical downscaling of IPSL-CM5 CMIP5 historical simulations over the Mediterranean: benefits on the representation of regional surface winds and cyclogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (11-12), pp.2687-2705. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1558-y⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2497-2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1606-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750590v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical downscaling of IPSL-CM5 CMIP5 historical simulations over the Mediterranean: benefits on the representation of regional surface winds and cyclogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Optimal nudging strategies in regional climate modelling: Investigation in a Big-Brother experiment over the European and Mediterranean regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2497-2513. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1606-7⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 41 (9-10), pp.2451-2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1615-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750591v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonlinear destabilization of stably stratified shear flow</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Driftsondes: Providing In Situ Long-Duration Dropsonde Observations over Remote Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohn Stephen A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hock Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cocquerez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Junhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.374⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (11), pp.1661-1674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00075.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099073v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driftsondes: Providing In Situ Long-Duration Dropsonde Observations over Remote Regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Rabier</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00075.1⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153825v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal nudging strategies in regional climate modelling: Investigation in a Big-Brother experiment over the European and Mediterranean regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Omrani</w:t>
+                <w:t xml:space="preserve">Ocean memory effect on the dynamics of coastal heavy precipitation preceded by a mistral event in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubos</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1615-6⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (675), pp.1583-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01099075v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensemble reconstruction of the atmospheric column from surface pressure using analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (41795), pp.1333-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1626-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean memory effect on the dynamics of coastal heavy precipitation preceded by a mistral event in the northwestern Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driftsonde observations to evaluate numerical weather prediction of the late 2006 African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Orain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.974-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jamc-d-11-0176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769660v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble reconstruction of the atmospheric column from surface pressure using analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Salameh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vautard</w:t>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1626-3⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01092231v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral nudging in regional climate modelling: How strongly should we nudge?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Omrani</w:t>
+                <w:t xml:space="preserve">Sensitivity of the northwestern Mediterranean Sea coastal and thermohaline circulations simulated by the 1/12°-resolution ocean model NEMO-MED12 to the spatial and temporal resolution of atmospheric forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 138 (668), pp.1808-1813. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43-44, pp.94-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.1894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2011.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115488v1</w:t>
+                <w:t xml:space="preserve">hal-00658946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and statistical downscaling of the French Mediterranean climate: uncertainty assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lavaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (9), pp.2769-2784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-12-2769-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the northwestern Mediterranean Sea coastal and thermohaline circulations simulated by the 1/12°-resolution ocean model NEMO-MED12 to the spatial and temporal resolution of atmospheric forcing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Béranger</w:t>
+                <w:t xml:space="preserve">Statistical downscaling of the French Mediterranean climate: assessment for present and projection in an anthropogenic scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vischel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.651-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/NHESS-12-651-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2011.12.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00658946v1</w:t>
+                <w:t xml:space="preserve">hal-00753343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heatwave classification over Europe and the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stefanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Dandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.014023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/7/1/014023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high resolution climatology of precipitation and deep convection over the Mediterranean region from operational satellite microwave data: development and application to the evaluation of model uncertainties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean response to strong precipitation events in the Gulf of Lions (northwestern Mediterranean Sea): a sensitivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, pp.785-798. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.213-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-785-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-011-0502-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686605v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean response to strong precipitation events in the Gulf of Lions (northwestern Mediterranean Sea): a sensitivity study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high resolution climatology of precipitation and deep convection over the Mediterranean region from operational satellite microwave data: development and application to the evaluation of model uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahjat Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz M. Funatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.785-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-785-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-011-0502-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00648137v1</w:t>
+                <w:t xml:space="preserve">hal-00686605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical downscaling of the French Mediterranean climate: assessment for present and projection in an anthropogenic scenario</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+                <w:t xml:space="preserve">Uncertainties in simulating regional climate of Southern Africa: sensitivity to physical parameterizations using WRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Vischel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/NHESS-12-651-2012⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.613-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1055-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753343v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in simulating regional climate of Southern Africa: sensitivity to physical parameterizations using WRF</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model of the Regional Coupled Earth system (MORCE): Application to process and climate studies in vulnerable regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesandro Anav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1055-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00557023v1</w:t>
+                <w:t xml:space="preserve">hal-00679314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of the Regional Coupled Earth system (MORCE): Application to process and climate studies in vulnerable regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of indiscriminate nudging and predictability in a nested quasi-geostrophic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (662), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.01.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00679314v1</w:t>
+                <w:t xml:space="preserve">hal-01113609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of indiscriminate nudging and predictability in a nested quasi-geostrophic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Omrani</w:t>
+                <w:t xml:space="preserve">Assessment of gridded observations used for climate model validation in the Mediterranean region: the HyMeX and MED-CORDEX framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.024017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/2/024017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.907⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01113609v1</w:t>
+                <w:t xml:space="preserve">hal-01110326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of gridded observations used for climate model validation in the Mediterranean region: the HyMeX and MED-CORDEX framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Effects of interactive vegetation phenology on the 2003 summer heat waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/2/024017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (24), pp.D24103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JD018187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110326v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of interactive vegetation phenology on the 2003 summer heat waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+                <w:t xml:space="preserve">Spectral nudging in regional climate modelling: How strongly should we nudge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117 (24), pp.D24103. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (668), pp.1808-1813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012JD018187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.1894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111701v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear theory of the sea breeze in a thermal wind</w:t>
               </w:r>
@@ -11835,51 +11835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rotunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 137 (659), pp.1602-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11926,51 +11926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean response to different space-time resolution atmospheric forcings using perpetual mode sensitivity simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12146,90 +12146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désagrégation numérique de précipitations en Afrique australe et dynamique atmosphérique associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.194-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12280,51 +12280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 136 (646), pp.170-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12352,4213 +12352,4213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of terrain heterogeneity on coherent structure properties: numerical approach</w:t>
+                <w:t xml:space="preserve">Stochastic Downscaling Method: Application to Wind Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Fesquet</w:t>
+                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-009-9412-4⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (6), pp.851-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-008-0276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662576v1</w:t>
+                <w:t xml:space="preserve">inria-00337526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Downscaling Method: Application to Wind Refinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical downscaling of near-surface wind over complex terrain in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
+                <w:t xml:space="preserve">P. Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bossy</w:t>
+                <w:t xml:space="preserve">M. Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1-4), pp.253-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00703-008-0330-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00477-008-0276-9⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00337526v1</w:t>
+                <w:t xml:space="preserve">hal-03199140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical downscaling of near-surface wind over complex terrain in southern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particulate contribution to extinction of visible radiation: Pollution, haze, and fog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Drobinski</w:t>
+                <w:t xml:space="preserve">Thierry Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vrac</w:t>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Naveau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Rangognio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00703-008-0330-7⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (4), pp.443-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2009.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199140v1</w:t>
+                <w:t xml:space="preserve">hal-00441379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate contribution to extinction of visible radiation: Pollution, haze, and fog</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Rangognio</w:t>
+                <w:t xml:space="preserve">Jérome Tarniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 92 (4), pp.443-454. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135, pp.1266-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2009.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00441379v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the late northward propagation of the West African monsoon in summer 2006 in the region of Niger/Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérome Tarniewicz</w:t>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (D9), pp.D09108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JD011159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406370v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the late northward propagation of the West African monsoon in summer 2006 in the region of Niger/Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical high-resolution air-sea coupling over the Gulf of Lions during two tramontane/mistral events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 114 (D9), pp.D09108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JD011159⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 114, pp.D10110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JD011601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372652v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical high-resolution air-sea coupling over the Gulf of Lions during two tramontane/mistral events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+                <w:t xml:space="preserve">Impact of terrain heterogeneity on coherent structure properties: numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barthlott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114, pp.D10110. </w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 133 (1), pp.71-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JD011601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10546-009-9412-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389588v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris-Fog : des chercheurs dans le brouillard</w:t>
+                <w:t xml:space="preserve">Parametric model to estimate clear-sky longwave irradiance at the surface on the basis of vertical distribution of humidity and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bergot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Musson-Genon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/19175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D7), pp.D07203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-00350944v1</w:t>
+                <w:t xml:space="preserve">hal-00281357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric model to estimate clear-sky longwave irradiance at the surface on the basis of vertical distribution of humidity and temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+                <w:t xml:space="preserve">Turbulence Anisotropy Carried by Streaks in the Neutral Atmospheric Surface Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Besnard</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carlotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JD009046⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (8), pp.2631-2645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2007JAS2333.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00281357v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence Anisotropy Carried by Streaks in the Neutral Atmospheric Surface Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Paris-Fog : des chercheurs dans le brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Musson-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tardiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carlotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 65 (8), pp.2631-2645. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (62), pp.48-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2007JAS2333.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/19175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311715v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00350944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surface heterogeneity on a buoyancy-driven convective boundary layer in light winds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling pairwise dependencies in precipitation intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Courault</w:t>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.789-797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181332v1</w:t>
+                <w:t xml:space="preserve">hal-00252978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term study of coherent structures in the atmospheric surface layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pietras</w:t>
+                <w:t xml:space="preserve">Modeling pairwise dependencies in precipitation intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-007-9190-9⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.789-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-14-789-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00177127v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional transport and dilution during high-pollution episodes in southern France: Summary of findings from the Field Experiment to Constraint Models of Atmospheric Pollution and Emissions Transport (ESCOMPTE)</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Investigation of the Neutral Atmospheric Surface Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bantad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JD007494⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (1), pp.137-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS3831.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161535v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pairwise dependencies in precipitation intensities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Föhn in the Rhine Valley during MAP: A review of its multiscale dynamics in complex valley geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Steinacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Richner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133 (625), pp.897-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00252978v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pairwise dependencies in precipitation intensities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Méditerranée, région témoin : de Cyprim à Hymex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-14-789-2007⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2007088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331108v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00202150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Investigation of the Neutral Atmospheric Surface Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol distribution over the western Mediterranean basin during a Tramontane/Mistral event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bantad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Masson</w:t>
+                <w:t xml:space="preserve">B. Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAS3831.1⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (11), pp.2271-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-25-2271-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150367v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00227390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol distribution over the western Mediterranean basin during a Tramontane/Mistral event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Salameh</w:t>
+                <w:t xml:space="preserve">Characterization of the diurnal cycle of the West African monsoon around the monsoon onset, Journal of Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-25-2271-2007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (15), pp.4014-4032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI4218.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00227390v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Méditerranée, région témoin : de Cyprim à Hymex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STRAT: an automated algorithm to retrieve the vertical structure of the atmosphere from single channel lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Martin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.761-775</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">meteo-00202150v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Föhn in the Rhine Valley during MAP: A review of its multiscale dynamics in complex valley geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STRAT: An automated algorithm to retrieve the vertical structure of the atmosphere from single-channel lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.70⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (5), pp.761-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH2008.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161560v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the diurnal cycle of the West African monsoon around the monsoon onset, Journal of Climate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional transport and dilution during high-pollution episodes in southern France: Summary of findings from the Field Experiment to Constraint Models of Atmospheric Pollution and Emissions Transport (ESCOMPTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI4218.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (D13), pp.D13105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JD007494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194352v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRAT: an automated algorithm to retrieve the vertical structure of the atmosphere from single channel lidar data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+                <w:t xml:space="preserve">Long-term study of coherent structures in the atmospheric surface layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barthlott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pietras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 125 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-007-9190-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147430v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRAT: An automated algorithm to retrieve the vertical structure of the atmosphere from single-channel lidar data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Haeffelin</w:t>
+                <w:t xml:space="preserve">Impact of surface heterogeneity on a buoyancy-driven convective boundary layer in light winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+                <w:t xml:space="preserve">Pierre Lacarrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 124 (3), pp.383-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-007-9172-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH2008.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00150349v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Surface Coherent Structures and The Vertical Momentum Flux in a Large-Eddy Simulation of the Neutrally-Stratified Boundary Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Vianey</w:t>
+                <w:t xml:space="preserve">Sea-Breeze-Induced Mass Transport over Complex Terrain in South-eastern France: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carlotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-006-9054-8⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132, pp.405-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.04.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094126v1</w:t>
+                <w:t xml:space="preserve">hal-00068316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-Breeze-Induced Mass Transport over Complex Terrain in South-eastern France: A Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Flow splitting at the bifurcation between two valleys: idealized simulations in comparison with Mesoscale Alpine Programme observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zängl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 132, pp.405-423. </w:t>
+              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92, pp.285-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1256/qj.04.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00703-005-0158-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068316v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow splitting at the bifurcation between two valleys: idealized simulations in comparison with Mesoscale Alpine Programme observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Föohn/cold-pool interactions in the Rhine valley during MAP IOP 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zängl</w:t>
+                <w:t xml:space="preserve">M. Furger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Chimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tschannett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00703-005-0158-3⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132 (621C), pp.3035-3058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.06.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00068382v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of three-dimensional sea breeze structure in southern France: observations and evaluation of empirical scaling laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Interaction between Sea Breeze and Summer Mistral at the Exit of the Rhône Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Delville</w:t>
+                <w:t xml:space="preserve">Vincent Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-24-1783-2006⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.1647-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR3116.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330083v1</w:t>
+                <w:t xml:space="preserve">hal-00083547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Föohn/cold-pool interactions in the Rhine valley during MAP IOP 15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Dynamics of the MAP IOP 15 severe Mistral event: Observations and high-resolution numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Chimani</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tschannett</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Currier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 132 (621C), pp.3035-3058. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1256/qj.06.36⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 616, pp.757-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.05.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186444v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the MAP IOP 15 severe Mistral event: Observations and high-resolution numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Guénard</w:t>
+                <w:t xml:space="preserve">Identification of error sources in convective planetary boundary layer cloud forecasts using SIRTA observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Currier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Vinit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 616, pp.757-777. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L19812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1256/qj.05.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006GL026001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083650v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of error sources in convective planetary boundary layer cloud forecasts using SIRTA observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mathieu</w:t>
+                <w:t xml:space="preserve">Variability of three-dimensional sea breeze structure in southern France: observations and evaluation of empirical scaling laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marcel Piriou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Patricia Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vinit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.L19812. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (7), pp.1783-1799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006GL026001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-24-1783-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00110914v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interaction between Sea Breeze and Summer Mistral at the Exit of the Rhône Valley</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a planetary boundary layer subgrid-scale model that accounts for near-surface turbulence anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pietras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR3116.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L23806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL027062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083547v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a planetary boundary layer subgrid-scale model that accounts for near-surface turbulence anisotropy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dual Lidar Observations at 10.6 µ m and 532 nm for Retrieving Semitransparent Cirrus Cloud Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL027062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.537-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAM2355.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00141760v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Lidar Observations at 10.6 µ m and 532 nm for Retrieving Semitransparent Cirrus Cloud Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical Structure of the Urban Boundary Layer over Marseille Under Sea-Breeze Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chepfer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAM2355.1⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118, pp.477-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-005-7772-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068820v1</w:t>
+                <w:t xml:space="preserve">hal-00094012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Structure of the Urban Boundary Layer over Marseille Under Sea-Breeze Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-Surface Coherent Structures and The Vertical Momentum Flux in a Large-Eddy Simulation of the Neutrally-Stratified Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lemonsu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valéry Masson</w:t>
+                <w:t xml:space="preserve">Francois Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carlotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 118, pp.477-501. </w:t>
+              <w:t xml:space="preserve">, 2006, 120, pp.229-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-005-7772-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10546-006-9054-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094012v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Observational Study of the Mesoscale Mistral Dynamics</w:t>
               </w:r>
@@ -16570,64 +16570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16680,307 +16680,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer mistral at the exit of the Rhône valley</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The urban boundary-layer field campaign in Marseille (UBL/CLU-ESCOMPTE): set-up and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Dabas</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1256/qj.04.63⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 114 (2), pp.315-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-004-9241-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081369v1</w:t>
+                <w:t xml:space="preserve">hal-00111637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urban boundary-layer field campaign in Marseille (UBL/CLU-ESCOMPTE): set-up and first results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Summer mistral at the exit of the Rhône valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonnefond</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-004-9241-4⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 131 (605), pp.353-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.04.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00111637v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mistral and its effect on air pollution transport and vertical mixing</w:t>
               </w:r>
@@ -17095,51 +17095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature And Wind Velocity Oscillations Along a Gentle Slope During Sea-Breeze Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17199,64 +17199,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Hoggar massif in the West African monsoon onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32 (1), pp.L01705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17290,103 +17290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Rhône and Durance valleys on sea-breeze circulation in the Marseille area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reitebuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 74, pp.303-328. </w:t>
@@ -17430,295 +17430,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESCOMPTE Program: an overview</w:t>
+                <w:t xml:space="preserve">Comparison of aerosol chemistry transport model simulations with lidar and Sun photometer observations at a site near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cros</w:t>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Durand</w:t>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cachier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Fréjafon</w:t>
+                <w:t xml:space="preserve">P. Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2003.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (D23), pp.D23201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JD004735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136317v1</w:t>
+                <w:t xml:space="preserve">ineris-00962923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of aerosol chemistry transport model simulations with lidar and Sun photometer observations at a site near Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ESCOMPTE Program: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+                <w:t xml:space="preserve">Bernard Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vautard</w:t>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chazette</w:t>
+                <w:t xml:space="preserve">Hélène Cachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">Emeric Fréjafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 109 (D23), pp.D23201. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (3-4), pp.241-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JD004735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2003.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962923v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale interaction processes during the MAP IOP 12 south föhn event in the Rhine Valley</w:t>
               </w:r>
@@ -17756,51 +17756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 129 (588), pp.729-754. </w:t>
@@ -17832,325 +17832,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne IHOP 2002 - Une campagne de mesure de la vapeur d'eau dans la couche limite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Determination of airflow across the Alpine ridge by a combination of airborne Doppler lidar, routine radiosounding and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Guichard</w:t>
+                <w:t xml:space="preserve">Hans Volkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël van Baelen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+                <w:t xml:space="preserve">Christian Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/35999⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 129, pp.715-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.02.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093057v1</w:t>
+                <w:t xml:space="preserve">hal-00136952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of airflow across the Alpine ridge by a combination of airborne Doppler lidar, routine radiosounding and numerical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
+                <w:t xml:space="preserve">La campagne IHOP 2002 - Une campagne de mesure de la vapeur d'eau dans la couche limite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Volkert</w:t>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Werner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delville</w:t>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 129, pp.715-728. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1256/qj.02.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/35999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136952v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap flow in an Alpine valley during a shallow south föhn event: Observations, numerical simulations and hydraulic analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18253,90 +18253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational Evidence And Modelling of An Internal Hydraulic Jump At The Atmospheric Boundary-Layer Top During A Tramontane Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 98 (3), pp.497 - 515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18408,51 +18408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Javier Fochesatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guedalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18730,51 +18730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tankov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18952,411 +18952,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Mediterranean Assessment Report – Chapter 3.3: Resources – Energy transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">MedECC 2020 Summary for Policymakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brian Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Civel</w:t>
+                <w:t xml:space="preserve">Mario V Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Cramer W, Guiot J, Marini K (eds.)]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate and Environmental Change in the Mediterranean Basin – Current Situation and Risks for the Future. First Mediterranean Assessment Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union for the Mediterranean, Plan Bleu, UNEP/MAP, Marseille, France</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.265-322, 2020, First Mediterranean Assessment Report, 978-2-9577416-0-1. </w:t>
+                <w:t xml:space="preserve">Union for the Mediterranean, Plan Bleu, UNEP/MAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-40, 2020, 978-2-9577416-1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7101088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5513887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210104v3</w:t>
+                <w:t xml:space="preserve">hal-03107451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MedECC 2020 Summary for Policymakers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+                <w:t xml:space="preserve">First Mediterranean Assessment Report – Chapter 3.3: Resources – Energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Guiot</w:t>
+                <w:t xml:space="preserve">Houda Ben Janet Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Marini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Azzopardi</w:t>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario V Balzan</w:t>
+                <w:t xml:space="preserve">Edouard Civel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Cramer W, Guiot J, Marini K (eds.)]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate and Environmental Change in the Mediterranean Basin – Current Situation and Risks for the Future. First Mediterranean Assessment Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union for the Mediterranean, Plan Bleu, UNEP/MAP</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-40, 2020, 978-2-9577416-1-8. </w:t>
+                <w:t xml:space="preserve">Union for the Mediterranean, Plan Bleu, UNEP/MAP, Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-322, 2020, First Mediterranean Assessment Report, 978-2-9577416-0-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5513887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7101088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107451v2</w:t>
+                <w:t xml:space="preserve">hal-03210104v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Lagrangian approach for wind farm simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forecasting and Risk Management of Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45--71, 2018, 978-3-319-99051-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19442,51 +19442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stromatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douw G. Steyn, Peter J.H. Builtjes, Renske M.A. Timmermans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Pollution Modeling and its Application XXII NATO Science for Peace and Security Series C: Environmental Security</w:t>
@@ -19560,103 +19560,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind power predictions from nowcasts to 4-hour forecasts: a learning approach with variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Flamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19730,51 +19730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Jourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19959,90 +19959,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à fine échelle du vent. Rapport Final de la convention ADEME No 07 05 C 0038.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -20064,90 +20064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX Science Plan, Version 2.3, May 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20449,51 +20449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448401v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Rapella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-025-00112-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delort Ylla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-65-159-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Tao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Filahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96174-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-1339-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Maim&#243;-Far" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Homar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122397" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Givon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Raveh-Rubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc019245" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naveau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2023.100426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040413" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Balhane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cheruy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Driouech" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Rhaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Idelkadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840084v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ginesta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acbdb2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#8217;alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.05.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arjdal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;ruy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Manzanas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.1180" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Homar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Goutham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tankov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-21-0207.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Concettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15176446" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Guenedal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-8001-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-483-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat-Allah Bouramdane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154675" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Doctors" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00586-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03350191v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165143" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3367/UFNe.2021.07.039080" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Silverman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-2-609-2021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195132" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2019.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Briard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205266" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.07.161" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6207-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01526-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962044v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12224299" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rysman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3203-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5487" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-321-2018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658670v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Cavicchia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scoccimarro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gualdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3245-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3374-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3884-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294073v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3083-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2974-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jourdier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-691-2017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boukthir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8WP738-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023497" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lemordant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fatichi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069896" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360282v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069758" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2252-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-1495-2015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226536v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1331-2015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-931-2015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145966v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1412-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070040v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini Wernli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2330-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1794-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092183v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cocquerez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaysse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jamc-d-11-0176.1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099546v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mkhinini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.250" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750590v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1558-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHNJFJWV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1606-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099073v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.374" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153825v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn Stephen A." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Terry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cocquerez Philippe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Junhong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00075.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099075v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1615-6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77CT2VLN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769660v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2049" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092231v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1626-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND9SZVPP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115488v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1894" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Merlo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2769-2012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658946v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.12.007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHTGBJT6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stefanon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dandrea" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/1/014023" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686605v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Alhammoud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-785-2012" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648137v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0502-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ0JFH0Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753343v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/NHESS-12-651-2012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557023v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1055-8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHSXDV93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.907" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TR2K91BB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110326v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/2/024017" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111701v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD018187" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119198v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotunno" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.847" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589051v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.10.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0SKS0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119139v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szantai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;salmand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014877" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447077v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201070v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.518" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662576v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fesquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-009-9412-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GL9QK0ZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199140v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0330-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWXVVFVT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441379v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.01.006" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04NTWBRG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389588v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011601" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B005L4HJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00350944v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bergot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musson-Genon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tardiff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colomb" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19175" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281357v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besnard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009046" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311715v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlotti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JAS2333.1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181332v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9172-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPXRMFRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177127v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pietras" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9190-9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JD0WL8GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252978v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331108v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-14-789-2007" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150367v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlotti" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bantad" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS3831.1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227390v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2271-2007" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00202150v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nuissier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007088" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XBDZ6NM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161560v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Steinacker" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Richner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann-Stanzer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beffrey" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194352v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4218.1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147430v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150349v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morille" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH2008.1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Foster" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vianey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-006-9054-8" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH80L3VS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068316v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.111" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068382v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dusek" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z&#228;ngl" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0158-3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2S9DL0T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330083v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delville" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reitebuch" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1783-2006" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186444v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furger" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimani" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tschannett" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.06.36" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083650v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Caccia" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tedeschi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Currier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.59" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110914v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Piriou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinit" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026001" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C64GLGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083547v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3116.1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141760v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027062" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFDMLVW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068820v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaval" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2355.1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094012v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-7772-y" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R440Z9PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069267v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guenard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bench" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-3406-z" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVGK4B6B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081369v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guenard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.63" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070814v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behrendt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kottmeier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.010" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XSZB64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080657v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-1237-6" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069639v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020710" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069492v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.014" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58C8HD0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136317v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2003.05.001" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962923v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Hodzic" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004735" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137826v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Haeberli" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.02.35" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093057v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/35999" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136952v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Volkert" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Werner" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.02.42" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650713v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nance" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banta" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darby" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/003590002320373256" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638109v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018751311924" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B949F54C94406DF893B0D087391CA52D1E195C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638108v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Javier Fochesatto" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guedalia" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sarrat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018935129006" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85DCAF1DAB454EFC42E76DFA8E684CE61AEF791C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689168v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Bremberg" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dess&#236;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fusco" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iai.it/sites/default/files/iairs_9.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553141v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222078v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A.S. Abdel Monem" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera-Ferre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gaetano Santeramo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378552" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03210104v3" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Azzopardi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Janet Allal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Civel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7101088" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107451v2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marini" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario V Balzan" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medecc.org/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5513887" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697815v3" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Violeau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_3" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740581v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Messina" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stromatas" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anav" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5577-2_61" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673674v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344869v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Kristian Ringkjob" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jourdier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646422v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599633v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011118v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448401v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Rapella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-025-00112-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delort Ylla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-65-159-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Tao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Filahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96174-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05433359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rivera Ferre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel Monem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Abu Hatab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-025-00308-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-6-1339-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Givon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Raveh-Rubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc019245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2023.100426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040413" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2024.100469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Balhane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cheruy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Driouech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Rhaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Idelkadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Maim&#243;-Far" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Homar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#8217;alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840084v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ginesta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acbdb2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arjdal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;ruy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Manzanas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.1180" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Homar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Goutham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tankov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-21-0207.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Concettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15176446" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Guenedal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-8001-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-483-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Doctors" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00586-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Silverman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-2-609-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03350191v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165143" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3367/UFNe.2021.07.039080" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat-Allah Bouramdane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154675" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195132" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Briard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205266" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488323v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.07.161" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2019.07.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6207-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962044v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12224299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01526-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rysman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3203-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5487" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-321-2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Cavicchia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scoccimarro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gualdi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3245-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093065" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3374-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3884-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294073v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3083-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2974-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jourdier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-35-691-2017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lemordant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fatichi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069896" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360282v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069758" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244761v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boukthir" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8WP738-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023497" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2252-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-1495-2015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226536v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1331-2015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-33-931-2015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145966v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1412-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070040v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini Wernli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2330-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950387v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1794-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099546v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mkhinini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.250" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750590v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1558-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHNJFJWV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099073v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.374" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1606-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099075v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1615-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77CT2VLN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn Stephen A." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Terry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cocquerez Philippe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Junhong" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00075.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769660v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2049" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092231v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1626-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND9SZVPP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cocquerez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaysse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jamc-d-11-0176.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.12.007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHTGBJT6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961603v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Merlo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2769-2012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753343v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/NHESS-12-651-2012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113121v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stefanon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dandrea" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/1/014023" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0502-8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ0JFH0Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Alhammoud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-785-2012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1055-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHSXDV93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113609v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.907" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TR2K91BB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110326v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/2/024017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111701v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD018187" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.1894" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119198v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotunno" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.847" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589051v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.10.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0SKS0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119139v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Szantai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;salmand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014877" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447077v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201070v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.518" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199140v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0330-7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWXVVFVT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441379v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.01.006" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04NTWBRG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389588v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011601" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B005L4HJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662576v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fesquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-009-9412-4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GL9QK0ZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281357v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besnard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009046" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311715v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlotti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JAS2333.1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00350944v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bergot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musson-Genon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tardiff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colomb" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19175" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252978v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331108v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-14-789-2007" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150367v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlotti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bantad" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS3831.1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161560v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Steinacker" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Richner" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann-Stanzer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beffrey" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00202150v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nuissier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007088" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XBDZ6NM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227390v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2271-2007" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194352v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4218.1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147430v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150349v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morille" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH2008.1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177127v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pietras" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9190-9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JD0WL8GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181332v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9172-y" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPXRMFRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068316v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.111" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068382v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dusek" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z&#228;ngl" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0158-3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2S9DL0T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186444v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimani" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tschannett" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.06.36" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083547v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Caccia" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3116.1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083650v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tedeschi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Currier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.59" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110914v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Piriou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026001" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C64GLGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330083v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delville" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reitebuch" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1783-2006" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141760v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027062" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFDMLVW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068820v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaval" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2355.1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094012v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-7772-y" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R440Z9PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094126v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Foster" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vianey" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-006-9054-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH80L3VS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069267v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guenard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bench" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-3406-z" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVGK4B6B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081369v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guenard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.63" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070814v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behrendt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kottmeier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.010" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XSZB64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080657v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-1237-6" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069639v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020710" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069492v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.014" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58C8HD0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962923v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Hodzic" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004735" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136317v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2003.05.001" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137826v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Haeberli" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.02.35" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136952v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Volkert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Werner" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.02.42" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093057v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/35999" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650713v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nance" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banta" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darby" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/003590002320373256" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638109v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018751311924" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B949F54C94406DF893B0D087391CA52D1E195C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638108v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Javier Fochesatto" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guedalia" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sarrat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018935129006" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85DCAF1DAB454EFC42E76DFA8E684CE61AEF791C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689168v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Bremberg" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dess&#236;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fusco" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iai.it/sites/default/files/iairs_9.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553141v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222078v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A.S. Abdel Monem" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera-Ferre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gaetano Santeramo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378552" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107451v2" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marini" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Azzopardi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario V Balzan" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medecc.org/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5513887" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03210104v3" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Janet Allal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Civel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7101088" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697815v3" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Violeau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_3" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740581v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Messina" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stromatas" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anav" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5577-2_61" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673674v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344869v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Kristian Ringkjob" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jourdier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646422v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599633v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011118v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>