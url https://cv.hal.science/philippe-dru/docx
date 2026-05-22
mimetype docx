--- v0 (2026-04-06)
+++ v1 (2026-05-22)
@@ -178,404 +178,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale genome assembly and gene annotation of the hydrothermal vent annelid Alvinella pompejana yield insight into animal evolution in extreme environments</w:t>
+                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami El Hilali</w:t>
+                <w:t xml:space="preserve">Olivier de Thier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martijn A Huynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.274. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02369-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335717v1</w:t>
+                <w:t xml:space="preserve">hal-05557521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
+                <w:t xml:space="preserve">Chromosome-scale genome assembly and gene annotation of the hydrothermal vent annelid Alvinella pompejana yield insight into animal evolution in extreme environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Thier</w:t>
+                <w:t xml:space="preserve">Sami El Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lebel</w:t>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
+                <w:t xml:space="preserve">Yang I Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dru</w:t>
+                <w:t xml:space="preserve">Martijn A Huynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557521v1</w:t>
+                <w:t xml:space="preserve">hal-05335717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Thier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.giaf097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406405v1</w:t>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Taberner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.3970. </w:t>
@@ -893,51 +893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lhomond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (5), pp.801-810. </w:t>
@@ -1161,51 +1161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Chaurasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca R. Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 136, pp.133-144. </w:t>
@@ -1681,77 +1681,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome-scale genome assembly and gene annotation of the hydrothermal vent annelid Alvinella pompejana yield insight into animal evolution in extreme environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami El Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,51 +1893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B1B309D"/>
+    <w:nsid w:val="5CF306DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2124,51 +2124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0008-0787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Hilali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang I Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn A Huynen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02369-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M.Tawfeeq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Miglioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tredez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boosten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carvalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chessel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Molina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taberner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39606-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hammami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lhomond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/DVG.23331" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R Lecl&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Horin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0833-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ricci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Chaurasia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Helm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.01.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ruggiero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004590" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carre-Mlouka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaumer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Petitjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulondre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Huynen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0008-0787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557521v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M.Tawfeeq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf097" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Hilali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang I Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn A Huynen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02369-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Miglioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tredez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boosten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carvalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chessel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Molina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taberner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39606-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hammami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lhomond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/DVG.23331" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R Lecl&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Horin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0833-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ricci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Chaurasia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Helm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.01.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ruggiero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004590" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carre-Mlouka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaumer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Petitjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulondre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Huynen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>