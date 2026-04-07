--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -912,217 +912,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endless journey of macroplastics in rivers: From hours to decades tracking in the Seine River</w:t>
+                <w:t xml:space="preserve">Subaquatic Relaxed Eddy Accumulation: A new technique to resolve benthic solute fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Colasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First OZCAR-TERENO International Conference: Advancing Critical Zone Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160550v1</w:t>
+                <w:t xml:space="preserve">hal-03396674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of meteorological forcing on seasonal phytoplankton succession in a peri-urban lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clercin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1137,251 +1128,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Sciences - SEFS12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Freshwater Science Association, Jul 2021, Dublin ( virtual ), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subaquatic Relaxed Eddy Accumulation: A new technique to resolve benthic solute fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endless journey of macroplastics in rivers: From hours to decades tracking in the Seine River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First OZCAR-TERENO International Conference: Advancing Critical Zone Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, ONLINE, France. 1 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396674v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endless journey of macroplastics in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1449,51 +1449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenora Ludolf Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,359 +1542,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t>
+                <w:t xml:space="preserve">Mass balance of micropollutants over the first year of operation in a stormwater biofilter: a field approach integrating water and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Deshayes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172418v1</w:t>
+                <w:t xml:space="preserve">hal-02190391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of micropollutants over the first year of operation in a stormwater biofilter: a field approach integrating water and soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandirane Partibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lila Boudahmane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190391v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofiltration for the on-site management of micropollutants in urban runoff: lessons from a field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Boudahmane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sponge City Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Xi'an, China</w:t>
@@ -1923,103 +1923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance épuratoire de deux ouvrages de biofiltration traitant les micropolluants associés aux eaux de voirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Boudahmane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
@@ -2173,103 +2173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water quality performance of road runoff biofilters : retention of particulate and dissolved phase micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Boudahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
@@ -2436,77 +2436,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2673,51 +2673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des transferts d'eau dans une bande enherbée faisant partie d'un ouvrage végétalisé de filtration / infiltration des eaux de ruissellement de voirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2875,51 +2875,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise S Lucas</w:t>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Therial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2934,375 +2934,375 @@
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589234v1</w:t>
+                <w:t xml:space="preserve">hal-05491563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of two non-invasive techniques for measuring turbulent benthic fluxes in a shallow lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Breton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magali Jodeau</w:t>
+                <w:t xml:space="preserve">Françoise S Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Therial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124032⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564716v1</w:t>
+                <w:t xml:space="preserve">hal-04589234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Therial</w:t>
+                <w:t xml:space="preserve">Assessment of two non-invasive techniques for measuring turbulent benthic fluxes in a shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 351, pp.124032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491563v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Technique for Resolving Benthic Solute Fluxes: Evaluation of Conditional Sampling Using Aquatic Relaxed Eddy Accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,51 +3366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of small and shallow lakes to climate change: new insights from hindcast modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,103 +3630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Method for Evaluating Removal, Fate and Associated Uncertainties of Micropollutants in a Stormwater Biofilter at an Annual Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Boudahmane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.487. </w:t>
@@ -3764,103 +3764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention and transport processes of particulate and dissolved micropollutants in stormwater biofilters treating road runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Boudahmane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 656, pp.1178-1190. </w:t>
@@ -3898,103 +3898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field performance of two biofiltration systems treating micropollutants from road runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Boudahmane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145, pp.562-578. </w:t>
@@ -4600,51 +4600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clercin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,64 +4695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency monitoring of biogeochemical processes in a small and shallow lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,77 +4977,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurements of benthic oxygen fluxes by aquatic relaxed eddy accumulation and eddy covariance in different aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,51 +5256,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal response of small and shallow lakes to climate change: new insights from 3D hindcast modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,51 +5419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling high-frequency measurements and predictive modelling for monitoring and an early warning system of cyanobacteria blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,51 +5580,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropolluants dans les eaux pluviales urbaines : concentrations, flux et contributions atmosphériques. Résultats des campagnes de mesure sur trois bassins versants&amp;quot;, ANR INOGEV : Innovations pour une Gestion durable de l'Eau en Ville, Tâche 3, Rapport de sous-tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5871,51 +5871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malard&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Azevedo Solino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Legoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on Leite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clercin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calabro Guilherme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenora Ludolf Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Plec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Porto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-2020-51" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01705796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6020011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Al Ali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03463976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04282024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimer.ifremer.fr/doc/00651/76285/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malard&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Azevedo Solino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Legoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on Leite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clercin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calabro Guilherme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenora Ludolf Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Plec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Porto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-2020-51" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01705796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6020011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Al Ali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03463976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04282024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimer.ifremer.fr/doc/00651/76285/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>