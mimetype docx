--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1542,359 +1542,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of micropollutants over the first year of operation in a stormwater biofilter: a field approach integrating water and soil</w:t>
+                <w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chandirane Partibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lila Boudahmane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190391v1</w:t>
+                <w:t xml:space="preserve">hal-02172418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass balance of micropollutants over the first year of operation in a stormwater biofilter: a field approach integrating water and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Deshayes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandirane Partibane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172418v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofiltration for the on-site management of micropollutants in urban runoff: lessons from a field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sponge City Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Xi'an, China</w:t>
@@ -1923,103 +1923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance épuratoire de deux ouvrages de biofiltration traitant les micropolluants associés aux eaux de voirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
@@ -2173,103 +2173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water quality performance of road runoff biofilters : retention of particulate and dissolved phase micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Boudahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
@@ -2436,77 +2436,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2542,277 +2542,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a modeling of pollutant flux at local scale - Chemical analysis and micro-characterization of road dusts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des transferts d'eau dans une bande enherbée faisant partie d'un ouvrage végétalisé de filtration / infiltration des eaux de ruissellement de voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+                <w:t xml:space="preserve">Tala Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bonhomme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
+                <w:t xml:space="preserve">Eric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Urban Environment Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, OSLO, France. 10p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2015 du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFHN, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756819v1</w:t>
+                <w:t xml:space="preserve">hal-01397414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des transferts d'eau dans une bande enherbée faisant partie d'un ouvrage végétalisé de filtration / infiltration des eaux de ruissellement de voirie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+                <w:t xml:space="preserve">Towards a modeling of pollutant flux at local scale - Chemical analysis and micro-characterization of road dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Lamprea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tala Kanso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Emilie Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thomas</w:t>
+                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2015 du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFHN, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">12th Urban Environment Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, OSLO, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397414v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3500,51 +3500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Investigation of the Accuracy of EC5 and 5TE Capacitance Sensors for Soil Moisture Monitoring in Urban Soils-Laboratory and Field Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,103 +3630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Method for Evaluating Removal, Fate and Associated Uncertainties of Micropollutants in a Stormwater Biofilter at an Annual Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.487. </w:t>
@@ -3764,103 +3764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention and transport processes of particulate and dissolved micropollutants in stormwater biofilters treating road runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 656, pp.1178-1190. </w:t>
@@ -3898,103 +3898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field performance of two biofiltration systems treating micropollutants from road runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145, pp.562-578. </w:t>
@@ -4160,278 +4160,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of a 3D Hydrodynamic Model Using High Temporal Resolution Measurements in a Shallow Urban Lake</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the wash-off process using an innovative portable rainfall simulator allowing continuous monitoring of flow and turbidity at the urban surface outlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Scarati Martins</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Saja Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (4), pp.309-322. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.17 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-017-9548-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770079v1</w:t>
+                <w:t xml:space="preserve">hal-01613971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the wash-off process using an innovative portable rainfall simulator allowing continuous monitoring of flow and turbidity at the urban surface outlet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Assessment of a 3D Hydrodynamic Model Using High Temporal Resolution Measurements in a Shallow Urban Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saja Al Ali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">José Scarati Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 609, pp.17 - 26. </w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.309-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-017-9548-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613971v1</w:t>
+                <w:t xml:space="preserve">hal-01770079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5871,51 +5871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malard&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Azevedo Solino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Legoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on Leite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clercin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calabro Guilherme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenora Ludolf Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Plec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Porto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-2020-51" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01705796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6020011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Al Ali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03463976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04282024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimer.ifremer.fr/doc/00651/76285/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malard&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Azevedo Solino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Legoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on Leite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clercin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calabro Guilherme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenora Ludolf Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Plec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Porto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-2020-51" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01705796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6020011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Al Ali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.106" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03463976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04282024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimer.ifremer.fr/doc/00651/76285/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>