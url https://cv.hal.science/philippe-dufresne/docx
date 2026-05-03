--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dufresne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05144361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conservative and robust Bayesian approach for the event date model in chronology building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Midodzi Noukpoape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.84-109. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial loess in Europe: luminescence database and chronology of deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4689-4711. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4689-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site paléochrétien Notre-Dame de la Place à Bordeaux : nouveaux acquis chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régaldo-Saint Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.7-45. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.53619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of the Late Roman Antiquity walls of Le Mans (France) by OSL, archaeomagnetism and radiocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104172. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-millennial human impacts and climate change during the Maya early Anthropocene: implications on hydro-sedimentary dynamics and socio-environmental trajectories (Naachtun, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.107458. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel interdisciplinary approach for building archaeology: The integration of mortar “single grain” luminescence dating into archaeological research, the example of Saint Seurin Basilica, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method dating of Grimaldi Castle Foundations in Antibes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Irénée (Lyon) : une église funéraire des V-VII-Xe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.223-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our knowledge of rapid geomagnetic field intensity changes observed in Europe between 200 and 1400 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kovacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 355-356, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined dating methods applied to building archaeology: the contribution of thermoluminescence to the case of the bell tower of St Martin's church, Angers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronometria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s13386-011-0010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic investigation of bricks from the VIIIth–VIIth century BC Greek–indigenous site of Incoronata (Metaponto, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6-7), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2008.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du bâti et archéométrie au Mont-Saint-Michel, nouvelles approches de Notre-Dame-sous-Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.71-122. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.21054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéomagnétique de la sole du four, in : Les origines de Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales) du Néolithique au premier Age du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Savay-Guerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des données chronologiques, géomorphologiques et palynologiques du site de la Haute-Ile (Neuilly sur Marne) : proposition de restitution d’un paysage du Mésolithique récent/final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le quaternaire, "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses ététs : terre, mer, glace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bayésienne Oxcal et ChronoModel de la datation de l'éruption des ponces d’Avellino (Vésuve) à l’âge du bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tuile dans la vicomté de Domfront (Orne) : quelques observations à partir de sources écrites, d’une étude archéologique et d’analyses archéomagnétiques (XVIe – XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toitures et matériaux de couverture au Moyen Âge et à l’époque moderne en France de l’ouest : état de la question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAHAM; Vincent, Jean-Baptiste; Bocquet-Liénard, Anne, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par radiocarbone, datation par archéomagnétisme et modélisation par ChronoModel : chronologie de la production céramique médiévale du site de Castelnau-le-Lez (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, GMPCA, Archéométrie 1977,1997, 2017, Rennes, 18-21 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01741139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Architectural Ceramics to Date Construction in Question: State of the Art and Current Challenges for Dating Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes de datation physique à la caractérisation et à la datation de matériaux de construction et de structures architecturales : un bilan et des perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMOS 2010, Liège, 9 – 10 november 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Liège, Belgique. pp.115--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes de datation physique à la caractérisation et à la datation de matériaux de construction et structures architecturales : un bilan et des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie des bâtiments en question : un outil pour les connaître, les conserver et les restaurer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOMOS, 2010, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01244348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating historical constructions by Optically Stimulated Luminescence and Archaeomagnetism: a comparison of bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of dating methods for the study of building materials and constructions: state of the art and current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de la végétation du bassin parisien par la modélisation des données polliniques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Antibes, France. pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Dating Methods for Studying Building Materials and Constructions: State of the Art and Current Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00796608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating methods for studying building materials and constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et anthropisation du milieu durant l'âge du Bronze dans le Bassin parisien : l'apport des données polliniques et de la modélisation du couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes de datation physique à l'archéologie du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00677344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Age : l'apport des méthodes de datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Âge: l'apport des méthodes de datation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, archéometrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique des édifices avant l'an mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque francophone sur l'histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.421-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites architecturales et archéologie du bâti: l'exemple de la tour-clocher de la collégiale Saint-Martin à Angers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre, session archéomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique Bayésienne appliquée à la chronologie de l'habitat rural médiéval de Rougiers (Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale d'Etude des céramiques médiévales méditerranéennes- IX° Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic Study performed on Early Medieval Buildings from western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00577824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Archaeomagnetic and Radiocarbon dating: the RenDate software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon and Archaeology, 5th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations sur site (Table des Marchands, alignement du Grand Menhir) et modélisation chronologique du Néolithique morbihannais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Autour de la table. Explorations archéologiques et discours savants sur une architecture néolithique restaurée à Locmariaquer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation chronologique Bayésienne appliquée à la datation du Néolithique dans le Morbihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique pour l'histoire de la construction de bâtiments pré-romans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme des terres cuites architecturales Méthodologie et applications en France et au Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Allios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports du logiciel Chronomodel pour la chronologie des palynozones du Bassin parisien et la modélisation âge-profondeur des séquences polliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses ététs : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France. Livret des résumés, pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique par combinaison bayésienne des grandeurs du champ géomagnétique : calibration directionnelle et calibration vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Midodzi Noukpoape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04441230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des programmes de statistique bayesienne Oxcal et ChronoModel pour préciser la datation de l'éruption des ponces d’Avellino (Vésuve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Radiocarbon - 10th 14C &amp; Archaeology Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Zurich, Suisse. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 3.0 User manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 2.0 User manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.84, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 1.5 User's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01451452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de l'éruption et des cultures archéologiques associées par le logiciel de statistique bayésienne ChronoModel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Albore Livadie; G. Vecchio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nola Croce del Papa. Un villaggio sepolto dall'eruzione vesuviana delle Pomici di Avellino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, pp.71-87, 2020, Collection du Centre Jean Bérard, 54, 978-2-38050-026-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et phasage des fours de potiers de l’atelier de Saint-Bézard à Aspiran (Hérault), Ier s.-IVe s. ap. J.-C. L’apport de la confrontation des systèmes de datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Mario Denti et Mathilde Villette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des espaces artisanaux : fouiller et comprendre les gestes des potiers. Actes du Colloque international de Rennes (27-28 novembre 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Éditions de l'Association pour le Développement de l'Archéologie en Languedoc-Roussillon, p. 315-324, 2019, Monographies d'Archéologie Méditerranéenne. Hors-série, 9782912369376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02131550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il contributo delle metodologie archeometriche alla cronologia del sito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eleonora de Stefanis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il priorato cluniacense dei Santi Pietro e Paolo a Castelletto Cervo : scavi e ricerche 2006-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, All’Insegna del Giglio Ed., pp.374--383, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéomagnétiques au Mont-Beuvray (2005-2011) : de la construction des référentiels à la datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guichard V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Ed Bibracte, centre archéologique européen, pp.351-378, 2014, Collection Bibracte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de Siorac-de-Ribérac et de Saint-Médard-de-Mussidan (Dordogne). Les datations archéomagnétiques, radiocarboniques et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanchez C., Sireix C. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc atlantique : l’exemple de l’Aquitaine romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Ed. M. Mergoil, pp.223-237, 2014, Coll. Archéologie et Histoire Romaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique bayésienne des données chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.238-248, 2012, 9782271119155. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations sur site (Tables des Marchands, alignement du Grand Menhir, Er Grah) et modélisation chronologique du néolithique morbihanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Table, explorations archéologiques et discours savants sur une architecture restaurée à Locmariaquer, Morbihan (Table des Marchands et Grand Menhir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARA, CNRS et Université de Nantes, pp.737-768, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports du logiciel Chronomodel pour la chronologie des palynozones du Bassin parisien et la modélisation âge-profondeur des séquences polliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CReAAH, Rennes, 5 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des données polliniques holocènes du Bassin parisien et du Massif armoricain : similitudes et spécificités des dynamiques de végétations estimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richebourg (Yvelines), La pièce de Fient, Structure 6001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux (Puy-de-Dôme), Parcelle 511 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes (Ille-et-Vilaine), Place Sainte-Anne Four de verrier Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes (Ille-et-Vilaine), Place Sainte-Anne Four de verrier Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers (Maine-et-Loire), ZAC gare St-Laud, Four de potier n°1033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-Le-Puy (Loire), Site de Chaizieux, Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Quartier Vaise, &amp;quot; Le Chapeau-Rouge &amp;quot;, Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Quartier Vaise, &amp;quot; Le Chapeau-Rouge &amp;quot;, Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Michel-Chef-Chef (Loire-Atlantique), Les Allées de l'Horizon four à sel St. 1858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux (Gironde), Palais Gallien, 2 prélèvements : Z4/S2-Carcer & Z3/S1-MR3124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Rue des Fossés de Trion (5e), Four gallo-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muron (Charente-Maritime), Rue de la Libération, Four/structure 2054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richebourg (Yvelines), La pièce de Fient, Structure n°41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louvigné-de-Bais (Ille-et-Vilaine), Les Vallons, Ensemble 1 - Secteur 2, Four F5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-Le-Puy (Loire), Site de Chaizieux, Four 1 ou F386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcassonne (Aude), Site de la Fajolle, Four à chaux FR1121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (69), La Manécanterie, l'arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcassonne (Aude), Site de la Fajolle, Four de tuilier FR1160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annecy-le-Vieux (Haute-Savoie), Site de &amp;quot; Sur les Bois, G. Fauré &amp;quot;, Four de tuilier Gallo-Romain n°2036, 1 er État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (69), Église, Mur Sud de la nef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annecy-le-Vieux (Haute-Savoie), Site de &amp;quot; Sur les Bois, G. Fauré &amp;quot;, Four de tuilier Gallo-Romain n°2036, État Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibes (Alpes-Maritimes), Château &amp;quot;Grimaldi&amp;quot;, Mur MR 10003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narbonne (Aude), site de la Médiathèque, Four Médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rognes (Bouches-du-Rhône), Site de &amp;quot; Pié-Fouquet &amp;quot;, Four à chaux B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four FR10507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four FR10422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot et Garonne), Les Eysses, Four 1057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé (Loire-Atlantique), Site de &amp;quot; Saint-Lupien &amp;quot;, Foyer FY 15271 (praefurnium GR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anse (Rhône), route des Graves, Four Médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fare-les-Oliviers (Bouches-du-Rhônes), Villa de la Garanne, Structure 7706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône), Site de &amp;quot; Montpaon &amp;quot;, Foyer MPN 5163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rognes (Bouches-du-Rhône), Site de &amp;quot; Pié-Fouquet &amp;quot;, Four à chaux B8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice (Alpes-Maritime), 28-38, bld Paul Montel, FR 1025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four 10284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassenon (Charente), Thermes de Cassinomagus, Cave 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot et Garonne), Les Eysses, Four 1251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 3 : mur sud du clocher, face interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois (41), La Croupe, Four F605</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard), Espeyran, Four à chaux US 8009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Minervois (Aude), Site de Salauze, Four n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuers (Var), Site de &amp;quot; Pas-Redon &amp;quot;, Four à chaux CRP1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vénissieux (Rhône), site &amp;quot; Le Bourg &amp;quot;, Four médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, premier prélèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besançon (Doubs), Parking des remparts dérasés, Four de verrier US 3151/3152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meistratzheim(Bas-Rhin), Station d'épuration, Four ST 528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 1 : mur gouttereau Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champlitte (Haute Saône), Le Pâquis, Four F230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Martre (Var), Col-de-Siran, Four LAMA 1008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 4 : arc de l'entrée sud-est de la seconde église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, deuxième prélèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vénissieux (Rhône), rue Gambetta, Four médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigueperse (Puy-de-Dôme), Avenue de Lattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 2 : Face interne de la façade occidentale du narthex (l'avant nef)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, Foyer du praefurnium de l'hypocauste nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennes sur Seiche (Ille-et-Vilaine, Bretagne), La Liberderie, Four Str. 280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montfort (Maine-et-Loire), La Fontaine de Montfort, Four US 416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine) - La Perdriotais - Foyer str 7044</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOSTE (Isère), Normandoz, Four 2 US 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 6116 - Sole inférieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 209 , site B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velaux (Bouches-du-Rhône), Bastide Neuve IV, Four 1193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velaux (Bouches-du-Rhône), Bastide Neuve IV, Four 1004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOSTE (Isère), Normandoz, Four 1 US 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 6116 - Sole supérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence (Drôme), angle rue d'Arménie et rue Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus (Var), Atelier de St Lambert-Valescure, Valescure 1 -1 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belley (Ain) Les Ecassaz Thermes romains – Hypocauste- Foyer pièce 232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 2 prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran (Loiret) ZAC des Vergers Four de potier F1242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir), Castellum -&amp;quot;La Grappe&amp;quot;, Lot C33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus (Var), Atelier de St Lambert-Valescure, St Lambert 3-1 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Gilles (Gard), Espeyran, test de préparation les spécimens du four à chaux US 8009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Zaccharie (Var), Bastide Notre-Dame, 1 four de potier SZE 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille (Nord) Rue du Palais du Rihour Rempart, Mur 2032, lot A2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayonne (Pyrénées-Atlantiques) Site « Parking Tour de Sault » -Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belley (Ain) Les Ecassaz Thermes romains – Hypocauste- Briques provenant des pilettes de la pièce 232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne),Atelier de Moulin-Blanc (Secteur 2), Four de potier 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran (Loiret) ZAC des Vergers Four de potier F2782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille (Nord) Rue du Palais du Rihour Première tour de l'Angèle, Mur 2034, lot A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermenton (Yonne) Eglise Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrigny (Loiret) Atelier de potier de Châtillon - Four n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontigny (Yonne) Eglise abbatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice (Alpes-Maritimes) Amphithéâtre de Cimiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAVAL (Mayenne) Saint Pierre le Potier, four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir) Saint-Barthélémy, four 233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Lycée Clémence - Royer Four 2056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quiou (Côtes d'Armor) Thermes de la villa de la Gare Foyers 158, 171 et 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Fontaine du Pila Four de faïencier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenvic (Moselle) Les Crôleurs Fours de sauniers 1003, 2074 et 3086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Lycée Clémence - Royer Four 3000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareins (Ain) Les Gravières, four F66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareins (Ain) Les Gravières, four F67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serverette (Lozère) Pont-de-Roudils, four JPR07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir) Saint-Barthélémy, four 501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault) Dourbie - St Bézard, four 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault) Dourbie - St Bézard, four 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq-Mars-La-Pile (Indre-et-Loire) La pile – base Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq-Mars-La-Pile (Indre-et-Loire) Bâtiment sur podium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moriez (Alpes de haute Provence) La Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Ancien prieuré hospitalier de St Jean. Eglise, mur Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Tour 5033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Ancien prieuré hospitalier de St Jean.Montant Ouest du bassin 20474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agde (Hérault) Saint-Michel, four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seclin (Nord) Les jardins du moulin, four 2192N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seclin (Nord) Les jardins du moulin, four 2116N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte (Nièvre), UF 9029, la pâture au couvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte (Nièvre), UF 7028, cave de la domus PC1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasse (Alpes-Maritimes); Cathédrale Notre-Dame-du-Puy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Parapet 6001a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Mur de contrescarpe 6001b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (Hauts-de-Seine) Rue Gaudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura), Four de tuilier n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura) Four de potier n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura) Four de potier n°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°4 « Wideman »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyer-sur Serein (Yonne) Eglise Notre Dame 1 lot de tuiles de la nef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOULOUSE Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3071&amp;quot; Parement du mur d'escarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3016&amp;quot; Parement de la tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3045&amp;quot; Voûte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (Yonne) Cathédrale St Etienne 1 lot de tuiles du chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domecy-sur-Cure (89) Site de &amp;quot;Bois de Chamery et Chalvron&amp;quot; Four1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RenArMag: Logiciel de traitement des données d'archéomagnétisme version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxerre Toiture de la cathédrale St Etienne 1 lot de tuile, typologie C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RenBaseAM : Base de données archéomagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan Site de Ruscino 1 plaque-foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUXERRE Toiture de la cathédrale St Etienne 1 lot de tuile, typologie B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domecy-sur-cure (89) Site de &amp;quot;bois de Chamery et Chalvron&amp;quot; Four2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxerre Toiture de la cathédrale St Etienne 1 lot de tuiles, typologie A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence Musée Granet 1 four de tuilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruffière La Grande-Bretonnière Structure 1- 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux, Route de Maringues, 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux Route de Maringues 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thionville, Château-Jannot, Briques du four 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touleimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, tuiles et briques secteur 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh Mahasthangarh 1 lot de briques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treuzy Levellay, Tuilerie de Banzeleu 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh Mahasthangarh 1 lot de briques archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruffière La Grande-Bretonnière Structure 2- 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, tuiles secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, Tuiles secteur 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes GR Foyer N (Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrefitte-sur-Sauldre Les Vesvres Four str. 1 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 7 n°12010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel-Evreux Thermes Gr Foyer DE (Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 6B n°12036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes Rue d'Echange US 3203 1 four/foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Reguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans Ilot de la Charpenterie Four F 475 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves Place de Lattre de Tassigny US 1050 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 6A n°12109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne Valencia Calle Pintor Sorolla n°5 et 7 UE 1202 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Reguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves Place de Lattre de Tassigny US1047 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes Gr Foyer DE' (Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes Gr Foyer N' (Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 9 n°12037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 8 n°12008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Galerie du bât. à plan centré sud 1 lot de tuiles et briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse 5 rue de l'écharpe 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran ZAC des Vergers Structure F256 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clermont-l'Hérault La Quintarié B Four de potier FR 4002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Cella du bât. à plan centré sud 1 lot de tuiles et briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom La Petite-Ouche 1 lot de tuiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Bâtiment à plan centré sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reims Rue Belin 1 lot de tuiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albi Place du Vigan 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (1ère phase) 1 lot de briques &amp;quot;US 1047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (92), 3-5 rue Gaudray / 6-8 rue de l’Église. La palestre des thermes (IIe-IIIe s.), occupations du Bas-Empire et du haut Moyen Âge, atelier de potiers (VIe-IXe s.). Volume 2 (Études spécialisées). 329 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados). Opération 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; Service Régional d'Archéologie Normandie. 2020, 230 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02974304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier du Mas des Tourelles à Beaucaire (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Doniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASM - UMR5140. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de datation de la construction de l'église Saint Romain à Saint- Romain-en-Gal (69)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-CRP2A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMME DE DATATIONS DES FONDATIONS DU CHATEAU GRIMALDI, MUSEE PICASSO, ANTIBES. Rapport scientifique final auprès de la mairie d'Antibes, janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-CRP2A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vallon de Pié Fouquet à Rognes (Bouches-du-Rhône). Rapport final d'opération de fouille archéologique préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chronoterre Archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Barme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8adc88030125888d27c071cdba7080c26c6acfad;origin=https://hal.archives-ouvertes.fr/hal-02427428;visit=swh:1:snp:327e80ff7d96a6df4667f20ec612357647e9f63b;anchor=swh:1:rev:71cea6b7054d14cabe643a38cd2b88a50ed09da1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dufresne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conservative and robust Bayesian approach for the event date model in chronology building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Midodzi Noukpoape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.84-109. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05144361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of the Late Roman Antiquity walls of Le Mans (France) by OSL, archaeomagnetism and radiocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104172. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial loess in Europe: luminescence database and chronology of deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4689-4711. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4689-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site paléochrétien Notre-Dame de la Place à Bordeaux : nouveaux acquis chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régaldo-Saint Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.7-45. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.53619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-millennial human impacts and climate change during the Maya early Anthropocene: implications on hydro-sedimentary dynamics and socio-environmental trajectories (Naachtun, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.107458. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel interdisciplinary approach for building archaeology: The integration of mortar “single grain” luminescence dating into archaeological research, the example of Saint Seurin Basilica, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method dating of Grimaldi Castle Foundations in Antibes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Irénée (Lyon) : une église funéraire des V-VII-Xe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.223-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our knowledge of rapid geomagnetic field intensity changes observed in Europe between 200 and 1400 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kovacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 355-356, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined dating methods applied to building archaeology: the contribution of thermoluminescence to the case of the bell tower of St Martin's church, Angers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronometria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s13386-011-0010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic investigation of bricks from the VIIIth–VIIth century BC Greek–indigenous site of Incoronata (Metaponto, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6-7), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2008.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du bâti et archéométrie au Mont-Saint-Michel, nouvelles approches de Notre-Dame-sous-Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.71-122. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.21054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéomagnétique de la sole du four, in : Les origines de Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales) du Néolithique au premier Age du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Savay-Guerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des données chronologiques, géomorphologiques et palynologiques du site de la Haute-Ile (Neuilly sur Marne) : proposition de restitution d’un paysage du Mésolithique récent/final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le quaternaire, "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses ététs : terre, mer, glace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bayésienne Oxcal et ChronoModel de la datation de l'éruption des ponces d’Avellino (Vésuve) à l’âge du bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tuile dans la vicomté de Domfront (Orne) : quelques observations à partir de sources écrites, d’une étude archéologique et d’analyses archéomagnétiques (XVIe – XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toitures et matériaux de couverture au Moyen Âge et à l’époque moderne en France de l’ouest : état de la question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAHAM; Vincent, Jean-Baptiste; Bocquet-Liénard, Anne, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par radiocarbone, datation par archéomagnétisme et modélisation par ChronoModel : chronologie de la production céramique médiévale du site de Castelnau-le-Lez (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, GMPCA, Archéométrie 1977,1997, 2017, Rennes, 18-21 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01741139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Architectural Ceramics to Date Construction in Question: State of the Art and Current Challenges for Dating Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes de datation physique à la caractérisation et à la datation de matériaux de construction et de structures architecturales : un bilan et des perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMOS 2010, Liège, 9 – 10 november 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Liège, Belgique. pp.115--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes de datation physique à la caractérisation et à la datation de matériaux de construction et structures architecturales : un bilan et des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie des bâtiments en question : un outil pour les connaître, les conserver et les restaurer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOMOS, 2010, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01244348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating historical constructions by Optically Stimulated Luminescence and Archaeomagnetism: a comparison of bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of dating methods for the study of building materials and constructions: state of the art and current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de la végétation du bassin parisien par la modélisation des données polliniques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Antibes, France. pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Dating Methods for Studying Building Materials and Constructions: State of the Art and Current Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00796608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et anthropisation du milieu durant l'âge du Bronze dans le Bassin parisien : l'apport des données polliniques et de la modélisation du couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating methods for studying building materials and constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Âge: l'apport des méthodes de datation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, archéometrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes de datation physique à l'archéologie du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00677344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Age : l'apport des méthodes de datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites architecturales et archéologie du bâti: l'exemple de la tour-clocher de la collégiale Saint-Martin à Angers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre, session archéomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique des édifices avant l'an mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque francophone sur l'histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.421-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique Bayésienne appliquée à la chronologie de l'habitat rural médiéval de Rougiers (Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale d'Etude des céramiques médiévales méditerranéennes- IX° Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic Study performed on Early Medieval Buildings from western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00577824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Archaeomagnetic and Radiocarbon dating: the RenDate software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon and Archaeology, 5th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique pour l'histoire de la construction de bâtiments pré-romans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations sur site (Table des Marchands, alignement du Grand Menhir) et modélisation chronologique du Néolithique morbihannais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Autour de la table. Explorations archéologiques et discours savants sur une architecture néolithique restaurée à Locmariaquer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation chronologique Bayésienne appliquée à la datation du Néolithique dans le Morbihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme des terres cuites architecturales Méthodologie et applications en France et au Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Allios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports du logiciel Chronomodel pour la chronologie des palynozones du Bassin parisien et la modélisation âge-profondeur des séquences polliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses ététs : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France. Livret des résumés, pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique par combinaison bayésienne des grandeurs du champ géomagnétique : calibration directionnelle et calibration vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Midodzi Noukpoape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04441230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des programmes de statistique bayesienne Oxcal et ChronoModel pour préciser la datation de l'éruption des ponces d’Avellino (Vésuve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Radiocarbon - 10th 14C &amp; Archaeology Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Zurich, Suisse. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 3.0 User manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 2.0 User manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.84, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 1.5 User's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01451452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de l'éruption et des cultures archéologiques associées par le logiciel de statistique bayésienne ChronoModel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Albore Livadie; G. Vecchio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nola Croce del Papa. Un villaggio sepolto dall'eruzione vesuviana delle Pomici di Avellino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, pp.71-87, 2020, Collection du Centre Jean Bérard, 54, 978-2-38050-026-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et phasage des fours de potiers de l’atelier de Saint-Bézard à Aspiran (Hérault), Ier s.-IVe s. ap. J.-C. L’apport de la confrontation des systèmes de datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Mario Denti et Mathilde Villette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des espaces artisanaux : fouiller et comprendre les gestes des potiers. Actes du Colloque international de Rennes (27-28 novembre 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Éditions de l'Association pour le Développement de l'Archéologie en Languedoc-Roussillon, p. 315-324, 2019, Monographies d'Archéologie Méditerranéenne. Hors-série, 9782912369376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02131550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il contributo delle metodologie archeometriche alla cronologia del sito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eleonora de Stefanis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il priorato cluniacense dei Santi Pietro e Paolo a Castelletto Cervo : scavi e ricerche 2006-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, All’Insegna del Giglio Ed., pp.374--383, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéomagnétiques au Mont-Beuvray (2005-2011) : de la construction des référentiels à la datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guichard V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Ed Bibracte, centre archéologique européen, pp.351-378, 2014, Collection Bibracte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de Siorac-de-Ribérac et de Saint-Médard-de-Mussidan (Dordogne). Les datations archéomagnétiques, radiocarboniques et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanchez C., Sireix C. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc atlantique : l’exemple de l’Aquitaine romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Ed. M. Mergoil, pp.223-237, 2014, Coll. Archéologie et Histoire Romaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique bayésienne des données chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.238-248, 2012, 9782271119155. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations sur site (Tables des Marchands, alignement du Grand Menhir, Er Grah) et modélisation chronologique du néolithique morbihanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Table, explorations archéologiques et discours savants sur une architecture restaurée à Locmariaquer, Morbihan (Table des Marchands et Grand Menhir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARA, CNRS et Université de Nantes, pp.737-768, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports du logiciel Chronomodel pour la chronologie des palynozones du Bassin parisien et la modélisation âge-profondeur des séquences polliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CReAAH, Rennes, 5 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des données polliniques holocènes du Bassin parisien et du Massif armoricain : similitudes et spécificités des dynamiques de végétations estimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (69), Église, Mur Sud de la nef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annecy-le-Vieux (Haute-Savoie), Site de &amp;quot; Sur les Bois, G. Fauré &amp;quot;, Four de tuilier Gallo-Romain n°2036, État Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richebourg (Yvelines), La pièce de Fient, Structure 6001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux (Puy-de-Dôme), Parcelle 511 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-Le-Puy (Loire), Site de Chaizieux, Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Quartier Vaise, &amp;quot; Le Chapeau-Rouge &amp;quot;, Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Quartier Vaise, &amp;quot; Le Chapeau-Rouge &amp;quot;, Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers (Maine-et-Loire), ZAC gare St-Laud, Four de potier n°1033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes (Ille-et-Vilaine), Place Sainte-Anne Four de verrier Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes (Ille-et-Vilaine), Place Sainte-Anne Four de verrier Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Michel-Chef-Chef (Loire-Atlantique), Les Allées de l'Horizon four à sel St. 1858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Rue des Fossés de Trion (5e), Four gallo-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux (Gironde), Palais Gallien, 2 prélèvements : Z4/S2-Carcer & Z3/S1-MR3124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muron (Charente-Maritime), Rue de la Libération, Four/structure 2054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-Le-Puy (Loire), Site de Chaizieux, Four 1 ou F386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louvigné-de-Bais (Ille-et-Vilaine), Les Vallons, Ensemble 1 - Secteur 2, Four F5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richebourg (Yvelines), La pièce de Fient, Structure n°41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcassonne (Aude), Site de la Fajolle, Four à chaux FR1121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (69), La Manécanterie, l'arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcassonne (Aude), Site de la Fajolle, Four de tuilier FR1160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annecy-le-Vieux (Haute-Savoie), Site de &amp;quot; Sur les Bois, G. Fauré &amp;quot;, Four de tuilier Gallo-Romain n°2036, 1 er État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot et Garonne), Les Eysses, Four 1251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibes (Alpes-Maritimes), Château &amp;quot;Grimaldi&amp;quot;, Mur MR 10003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot et Garonne), Les Eysses, Four 1057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé (Loire-Atlantique), Site de &amp;quot; Saint-Lupien &amp;quot;, Foyer FY 15271 (praefurnium GR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narbonne (Aude), site de la Médiathèque, Four Médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rognes (Bouches-du-Rhône), Site de &amp;quot; Pié-Fouquet &amp;quot;, Four à chaux B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four FR10507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four FR10422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anse (Rhône), route des Graves, Four Médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rognes (Bouches-du-Rhône), Site de &amp;quot; Pié-Fouquet &amp;quot;, Four à chaux B8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fare-les-Oliviers (Bouches-du-Rhônes), Villa de la Garanne, Structure 7706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône), Site de &amp;quot; Montpaon &amp;quot;, Foyer MPN 5163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice (Alpes-Maritime), 28-38, bld Paul Montel, FR 1025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four 10284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassenon (Charente), Thermes de Cassinomagus, Cave 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, Foyer du praefurnium de l'hypocauste nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennes sur Seiche (Ille-et-Vilaine, Bretagne), La Liberderie, Four Str. 280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 3 : mur sud du clocher, face interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois (41), La Croupe, Four F605</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard), Espeyran, Four à chaux US 8009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Minervois (Aude), Site de Salauze, Four n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vénissieux (Rhône), site &amp;quot; Le Bourg &amp;quot;, Four médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuers (Var), Site de &amp;quot; Pas-Redon &amp;quot;, Four à chaux CRP1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champlitte (Haute Saône), Le Pâquis, Four F230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Martre (Var), Col-de-Siran, Four LAMA 1008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 4 : arc de l'entrée sud-est de la seconde église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 1 : mur gouttereau Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besançon (Doubs), Parking des remparts dérasés, Four de verrier US 3151/3152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meistratzheim(Bas-Rhin), Station d'épuration, Four ST 528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, premier prélèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, deuxième prélèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vénissieux (Rhône), rue Gambetta, Four médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigueperse (Puy-de-Dôme), Avenue de Lattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 2 : Face interne de la façade occidentale du narthex (l'avant nef)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montfort (Maine-et-Loire), La Fontaine de Montfort, Four US 416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 209 , site B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOSTE (Isère), Normandoz, Four 2 US 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 6116 - Sole inférieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine) - La Perdriotais - Foyer str 7044</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velaux (Bouches-du-Rhône), Bastide Neuve IV, Four 1004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOSTE (Isère), Normandoz, Four 1 US 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velaux (Bouches-du-Rhône), Bastide Neuve IV, Four 1193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 6116 - Sole supérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belley (Ain) Les Ecassaz Thermes romains – Hypocauste- Briques provenant des pilettes de la pièce 232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne),Atelier de Moulin-Blanc (Secteur 2), Four de potier 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille (Nord) Rue du Palais du Rihour Première tour de l'Angèle, Mur 2034, lot A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran (Loiret) ZAC des Vergers Four de potier F2782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence (Drôme), angle rue d'Arménie et rue Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus (Var), Atelier de St Lambert-Valescure, Valescure 1 -1 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belley (Ain) Les Ecassaz Thermes romains – Hypocauste- Foyer pièce 232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 2 prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran (Loiret) ZAC des Vergers Four de potier F1242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus (Var), Atelier de St Lambert-Valescure, St Lambert 3-1 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir), Castellum -&amp;quot;La Grappe&amp;quot;, Lot C33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Gilles (Gard), Espeyran, test de préparation les spécimens du four à chaux US 8009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille (Nord) Rue du Palais du Rihour Rempart, Mur 2032, lot A2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Zaccharie (Var), Bastide Notre-Dame, 1 four de potier SZE 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayonne (Pyrénées-Atlantiques) Site « Parking Tour de Sault » -Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermenton (Yonne) Eglise Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrigny (Loiret) Atelier de potier de Châtillon - Four n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice (Alpes-Maritimes) Amphithéâtre de Cimiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontigny (Yonne) Eglise abbatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAVAL (Mayenne) Saint Pierre le Potier, four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir) Saint-Barthélémy, four 501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serverette (Lozère) Pont-de-Roudils, four JPR07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir) Saint-Barthélémy, four 233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Lycée Clémence - Royer Four 2056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quiou (Côtes d'Armor) Thermes de la villa de la Gare Foyers 158, 171 et 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenvic (Moselle) Les Crôleurs Fours de sauniers 1003, 2074 et 3086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Fontaine du Pila Four de faïencier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Lycée Clémence - Royer Four 3000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareins (Ain) Les Gravières, four F66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareins (Ain) Les Gravières, four F67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq-Mars-La-Pile (Indre-et-Loire) La pile – base Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault) Dourbie - St Bézard, four 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault) Dourbie - St Bézard, four 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq-Mars-La-Pile (Indre-et-Loire) Bâtiment sur podium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moriez (Alpes de haute Provence) La Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (Hauts-de-Seine) Rue Gaudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Ancien prieuré hospitalier de St Jean. Eglise, mur Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Tour 5033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Ancien prieuré hospitalier de St Jean.Montant Ouest du bassin 20474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agde (Hérault) Saint-Michel, four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seclin (Nord) Les jardins du moulin, four 2192N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seclin (Nord) Les jardins du moulin, four 2116N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte (Nièvre), UF 9029, la pâture au couvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte (Nièvre), UF 7028, cave de la domus PC1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasse (Alpes-Maritimes); Cathédrale Notre-Dame-du-Puy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Parapet 6001a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Mur de contrescarpe 6001b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°4 « Wideman »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura), Four de tuilier n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura) Four de potier n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura) Four de potier n°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (Yonne) Cathédrale St Etienne 1 lot de tuiles du chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyer-sur Serein (Yonne) Eglise Notre Dame 1 lot de tuiles de la nef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOULOUSE Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3071&amp;quot; Parement du mur d'escarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3045&amp;quot; Voûte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3016&amp;quot; Parement de la tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxerre Toiture de la cathédrale St Etienne 1 lot de tuiles, typologie A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domecy-sur-Cure (89) Site de &amp;quot;Bois de Chamery et Chalvron&amp;quot; Four1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RenArMag: Logiciel de traitement des données d'archéomagnétisme version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxerre Toiture de la cathédrale St Etienne 1 lot de tuile, typologie C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RenBaseAM : Base de données archéomagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan Site de Ruscino 1 plaque-foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUXERRE Toiture de la cathédrale St Etienne 1 lot de tuile, typologie B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domecy-sur-cure (89) Site de &amp;quot;bois de Chamery et Chalvron&amp;quot; Four2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruffière La Grande-Bretonnière Structure 2- 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, tuiles secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, Tuiles secteur 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence Musée Granet 1 four de tuilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruffière La Grande-Bretonnière Structure 1- 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux, Route de Maringues, 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thionville, Château-Jannot, Briques du four 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touleimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux Route de Maringues 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, tuiles et briques secteur 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh Mahasthangarh 1 lot de briques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treuzy Levellay, Tuilerie de Banzeleu 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh Mahasthangarh 1 lot de briques archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 8 n°12008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes GR Foyer N (Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrefitte-sur-Sauldre Les Vesvres Four str. 1 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 7 n°12010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel-Evreux Thermes Gr Foyer DE (Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 6B n°12036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes Rue d'Echange US 3203 1 four/foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Reguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans Ilot de la Charpenterie Four F 475 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 6A n°12109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves Place de Lattre de Tassigny US 1050 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves Place de Lattre de Tassigny US1047 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne Valencia Calle Pintor Sorolla n°5 et 7 UE 1202 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Reguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes Gr Foyer DE' (Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes Gr Foyer N' (Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 9 n°12037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albi Place du Vigan 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (1ère phase) 1 lot de briques &amp;quot;US 1047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Galerie du bât. à plan centré sud 1 lot de tuiles et briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse 5 rue de l'écharpe 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran ZAC des Vergers Structure F256 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clermont-l'Hérault La Quintarié B Four de potier FR 4002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Cella du bât. à plan centré sud 1 lot de tuiles et briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom La Petite-Ouche 1 lot de tuiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Bâtiment à plan centré sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reims Rue Belin 1 lot de tuiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (92), 3-5 rue Gaudray / 6-8 rue de l’Église. La palestre des thermes (IIe-IIIe s.), occupations du Bas-Empire et du haut Moyen Âge, atelier de potiers (VIe-IXe s.). Volume 2 (Études spécialisées). 329 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados). Opération 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; Service Régional d'Archéologie Normandie. 2020, 230 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02974304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier du Mas des Tourelles à Beaucaire (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Doniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASM - UMR5140. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de datation de la construction de l'église Saint Romain à Saint- Romain-en-Gal (69)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-CRP2A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMME DE DATATIONS DES FONDATIONS DU CHATEAU GRIMALDI, MUSEE PICASSO, ANTIBES. Rapport scientifique final auprès de la mairie d'Antibes, janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-CRP2A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vallon de Pié Fouquet à Rognes (Bouches-du-Rhône). Rapport final d'opération de fouille archéologique préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chronoterre Archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Barme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8adc88030125888d27c071cdba7080c26c6acfad;origin=https://hal.archives-ouvertes.fr/hal-02427428;visit=swh:1:snp:327e80ff7d96a6df4667f20ec612357647e9f63b;anchor=swh:1:rev:71cea6b7054d14cabe643a38cd2b88a50ed09da1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Midodzi Noukpoape" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4689-2023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;galdo-Saint Blancard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kovacheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.08.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0010-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.02.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC1J0BKN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bayl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.21054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BHCL4QGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Maguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. B&#252;ttner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailiff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prigent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allios" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bourgeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982869v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982867v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982909v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982885v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982911v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982840v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770879v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982948v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770872v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770843v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770846v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770767v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770754v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770744v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770748v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770749v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770729v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557971v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557852v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510718v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510715v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510714v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557859v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510710v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510713v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510717v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557976v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557978v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510720v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510709v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510694v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510703v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395434v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395405v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395380v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395397v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395387v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395375v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395408v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291153v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104821v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104826v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291143v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291141v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010350v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104825v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291140v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010344v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010343v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010345v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Evrard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104457v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104460v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104462v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104464v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104446v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104453v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010340v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104467v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104448v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104444v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104441v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104429v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104437v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010332v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104435v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010335v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touleimat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010338v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104431v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010334v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104433v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104439v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010339v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010337v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104227v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104205v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sabot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104226v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104231v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104210v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Reguer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104208v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069823v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104202v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104211v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069827v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104229v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104216v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104220v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104222v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069817v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069820v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069813v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069810v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069815v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069819v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069822v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069789v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069785v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069784v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066415v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doniga" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745805v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391094v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971404v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stevenson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427428v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8adc88030125888d27c071cdba7080c26c6acfad;origin=https://hal.archives-ouvertes.fr/hal-02427428;visit=swh:1:snp:327e80ff7d96a6df4667f20ec612357647e9f63b;anchor=swh:1:rev:71cea6b7054d14cabe643a38cd2b88a50ed09da1;path=/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Midodzi Noukpoape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dufresne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4689-2023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;galdo-Saint Blancard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kovacheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.08.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0010-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.02.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC1J0BKN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bayl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.21054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BHCL4QGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Maguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. B&#252;ttner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailiff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prigent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266743v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allios" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bourgeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982861v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982835v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982917v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982944v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770840v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982948v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770824v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770856v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770754v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770734v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770749v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770744v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770769v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557978v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557976v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510712v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557852v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510716v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557873v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557890v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510713v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510710v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510717v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510698v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395423v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395440v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510709v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510703v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395434v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395416v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395405v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395389v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395375v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395408v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395412v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291144v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291151v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104828v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104821v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291143v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010349v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104822v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010347v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010344v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010342v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010343v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010345v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Evrard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104462v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104460v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104441v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104446v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010340v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104467v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104448v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104454v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104444v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010339v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010337v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104437v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010332v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010335v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touleimat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010338v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104431v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010334v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104433v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104222v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sabot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104227v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104205v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104226v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104210v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Reguer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104208v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104202v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069827v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104211v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104229v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104220v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069784v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069820v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069813v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069810v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069815v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069819v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069822v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069789v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066415v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doniga" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745805v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391094v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971404v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stevenson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427428v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8adc88030125888d27c071cdba7080c26c6acfad;origin=https://hal.archives-ouvertes.fr/hal-02427428;visit=swh:1:snp:327e80ff7d96a6df4667f20ec612357647e9f63b;anchor=swh:1:rev:71cea6b7054d14cabe643a38cd2b88a50ed09da1;path=/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>