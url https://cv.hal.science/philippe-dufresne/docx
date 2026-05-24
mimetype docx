--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dufresne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conservative and robust Bayesian approach for the event date model in chronology building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Midodzi Noukpoape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.84-109. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05144361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of the Late Roman Antiquity walls of Le Mans (France) by OSL, archaeomagnetism and radiocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104172. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial loess in Europe: luminescence database and chronology of deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4689-4711. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4689-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site paléochrétien Notre-Dame de la Place à Bordeaux : nouveaux acquis chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régaldo-Saint Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.7-45. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.53619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-millennial human impacts and climate change during the Maya early Anthropocene: implications on hydro-sedimentary dynamics and socio-environmental trajectories (Naachtun, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.107458. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel interdisciplinary approach for building archaeology: The integration of mortar “single grain” luminescence dating into archaeological research, the example of Saint Seurin Basilica, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method dating of Grimaldi Castle Foundations in Antibes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Irénée (Lyon) : une église funéraire des V-VII-Xe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.223-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our knowledge of rapid geomagnetic field intensity changes observed in Europe between 200 and 1400 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kovacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 355-356, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined dating methods applied to building archaeology: the contribution of thermoluminescence to the case of the bell tower of St Martin's church, Angers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronometria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s13386-011-0010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic investigation of bricks from the VIIIth–VIIth century BC Greek–indigenous site of Incoronata (Metaponto, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6-7), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2008.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du bâti et archéométrie au Mont-Saint-Michel, nouvelles approches de Notre-Dame-sous-Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.71-122. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.21054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéomagnétique de la sole du four, in : Les origines de Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales) du Néolithique au premier Age du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Savay-Guerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des données chronologiques, géomorphologiques et palynologiques du site de la Haute-Ile (Neuilly sur Marne) : proposition de restitution d’un paysage du Mésolithique récent/final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le quaternaire, "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses ététs : terre, mer, glace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bayésienne Oxcal et ChronoModel de la datation de l'éruption des ponces d’Avellino (Vésuve) à l’âge du bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tuile dans la vicomté de Domfront (Orne) : quelques observations à partir de sources écrites, d’une étude archéologique et d’analyses archéomagnétiques (XVIe – XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toitures et matériaux de couverture au Moyen Âge et à l’époque moderne en France de l’ouest : état de la question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAHAM; Vincent, Jean-Baptiste; Bocquet-Liénard, Anne, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par radiocarbone, datation par archéomagnétisme et modélisation par ChronoModel : chronologie de la production céramique médiévale du site de Castelnau-le-Lez (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, GMPCA, Archéométrie 1977,1997, 2017, Rennes, 18-21 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01741139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Architectural Ceramics to Date Construction in Question: State of the Art and Current Challenges for Dating Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes de datation physique à la caractérisation et à la datation de matériaux de construction et de structures architecturales : un bilan et des perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMOS 2010, Liège, 9 – 10 november 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Liège, Belgique. pp.115--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes de datation physique à la caractérisation et à la datation de matériaux de construction et structures architecturales : un bilan et des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie des bâtiments en question : un outil pour les connaître, les conserver et les restaurer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOMOS, 2010, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01244348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating historical constructions by Optically Stimulated Luminescence and Archaeomagnetism: a comparison of bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of dating methods for the study of building materials and constructions: state of the art and current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de la végétation du bassin parisien par la modélisation des données polliniques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Antibes, France. pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Dating Methods for Studying Building Materials and Constructions: State of the Art and Current Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00796608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et anthropisation du milieu durant l'âge du Bronze dans le Bassin parisien : l'apport des données polliniques et de la modélisation du couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating methods for studying building materials and constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Âge: l'apport des méthodes de datation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, archéometrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes de datation physique à l'archéologie du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00677344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Age : l'apport des méthodes de datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites architecturales et archéologie du bâti: l'exemple de la tour-clocher de la collégiale Saint-Martin à Angers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre, session archéomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique des édifices avant l'an mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque francophone sur l'histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.421-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique Bayésienne appliquée à la chronologie de l'habitat rural médiéval de Rougiers (Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale d'Etude des céramiques médiévales méditerranéennes- IX° Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic Study performed on Early Medieval Buildings from western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00577824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Archaeomagnetic and Radiocarbon dating: the RenDate software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon and Archaeology, 5th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique pour l'histoire de la construction de bâtiments pré-romans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations sur site (Table des Marchands, alignement du Grand Menhir) et modélisation chronologique du Néolithique morbihannais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Autour de la table. Explorations archéologiques et discours savants sur une architecture néolithique restaurée à Locmariaquer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation chronologique Bayésienne appliquée à la datation du Néolithique dans le Morbihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme des terres cuites architecturales Méthodologie et applications en France et au Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Allios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports du logiciel Chronomodel pour la chronologie des palynozones du Bassin parisien et la modélisation âge-profondeur des séquences polliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses ététs : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France. Livret des résumés, pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique par combinaison bayésienne des grandeurs du champ géomagnétique : calibration directionnelle et calibration vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Midodzi Noukpoape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04441230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des programmes de statistique bayesienne Oxcal et ChronoModel pour préciser la datation de l'éruption des ponces d’Avellino (Vésuve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Radiocarbon - 10th 14C &amp; Archaeology Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Zurich, Suisse. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 3.0 User manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 2.0 User manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.84, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 1.5 User's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01451452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de l'éruption et des cultures archéologiques associées par le logiciel de statistique bayésienne ChronoModel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Albore Livadie; G. Vecchio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nola Croce del Papa. Un villaggio sepolto dall'eruzione vesuviana delle Pomici di Avellino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, pp.71-87, 2020, Collection du Centre Jean Bérard, 54, 978-2-38050-026-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et phasage des fours de potiers de l’atelier de Saint-Bézard à Aspiran (Hérault), Ier s.-IVe s. ap. J.-C. L’apport de la confrontation des systèmes de datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Mario Denti et Mathilde Villette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des espaces artisanaux : fouiller et comprendre les gestes des potiers. Actes du Colloque international de Rennes (27-28 novembre 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Éditions de l'Association pour le Développement de l'Archéologie en Languedoc-Roussillon, p. 315-324, 2019, Monographies d'Archéologie Méditerranéenne. Hors-série, 9782912369376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02131550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il contributo delle metodologie archeometriche alla cronologia del sito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eleonora de Stefanis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il priorato cluniacense dei Santi Pietro e Paolo a Castelletto Cervo : scavi e ricerche 2006-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, All’Insegna del Giglio Ed., pp.374--383, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéomagnétiques au Mont-Beuvray (2005-2011) : de la construction des référentiels à la datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guichard V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Ed Bibracte, centre archéologique européen, pp.351-378, 2014, Collection Bibracte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de Siorac-de-Ribérac et de Saint-Médard-de-Mussidan (Dordogne). Les datations archéomagnétiques, radiocarboniques et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanchez C., Sireix C. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc atlantique : l’exemple de l’Aquitaine romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Ed. M. Mergoil, pp.223-237, 2014, Coll. Archéologie et Histoire Romaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique bayésienne des données chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.238-248, 2012, 9782271119155. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations sur site (Tables des Marchands, alignement du Grand Menhir, Er Grah) et modélisation chronologique du néolithique morbihanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Table, explorations archéologiques et discours savants sur une architecture restaurée à Locmariaquer, Morbihan (Table des Marchands et Grand Menhir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARA, CNRS et Université de Nantes, pp.737-768, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports du logiciel Chronomodel pour la chronologie des palynozones du Bassin parisien et la modélisation âge-profondeur des séquences polliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CReAAH, Rennes, 5 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des données polliniques holocènes du Bassin parisien et du Massif armoricain : similitudes et spécificités des dynamiques de végétations estimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (69), Église, Mur Sud de la nef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annecy-le-Vieux (Haute-Savoie), Site de &amp;quot; Sur les Bois, G. Fauré &amp;quot;, Four de tuilier Gallo-Romain n°2036, État Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richebourg (Yvelines), La pièce de Fient, Structure 6001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux (Puy-de-Dôme), Parcelle 511 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-Le-Puy (Loire), Site de Chaizieux, Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Quartier Vaise, &amp;quot; Le Chapeau-Rouge &amp;quot;, Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Quartier Vaise, &amp;quot; Le Chapeau-Rouge &amp;quot;, Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers (Maine-et-Loire), ZAC gare St-Laud, Four de potier n°1033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes (Ille-et-Vilaine), Place Sainte-Anne Four de verrier Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes (Ille-et-Vilaine), Place Sainte-Anne Four de verrier Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Michel-Chef-Chef (Loire-Atlantique), Les Allées de l'Horizon four à sel St. 1858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Rue des Fossés de Trion (5e), Four gallo-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux (Gironde), Palais Gallien, 2 prélèvements : Z4/S2-Carcer & Z3/S1-MR3124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muron (Charente-Maritime), Rue de la Libération, Four/structure 2054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-Le-Puy (Loire), Site de Chaizieux, Four 1 ou F386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louvigné-de-Bais (Ille-et-Vilaine), Les Vallons, Ensemble 1 - Secteur 2, Four F5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richebourg (Yvelines), La pièce de Fient, Structure n°41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcassonne (Aude), Site de la Fajolle, Four à chaux FR1121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (69), La Manécanterie, l'arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcassonne (Aude), Site de la Fajolle, Four de tuilier FR1160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annecy-le-Vieux (Haute-Savoie), Site de &amp;quot; Sur les Bois, G. Fauré &amp;quot;, Four de tuilier Gallo-Romain n°2036, 1 er État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot et Garonne), Les Eysses, Four 1251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibes (Alpes-Maritimes), Château &amp;quot;Grimaldi&amp;quot;, Mur MR 10003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot et Garonne), Les Eysses, Four 1057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé (Loire-Atlantique), Site de &amp;quot; Saint-Lupien &amp;quot;, Foyer FY 15271 (praefurnium GR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narbonne (Aude), site de la Médiathèque, Four Médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rognes (Bouches-du-Rhône), Site de &amp;quot; Pié-Fouquet &amp;quot;, Four à chaux B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four FR10507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four FR10422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anse (Rhône), route des Graves, Four Médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rognes (Bouches-du-Rhône), Site de &amp;quot; Pié-Fouquet &amp;quot;, Four à chaux B8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fare-les-Oliviers (Bouches-du-Rhônes), Villa de la Garanne, Structure 7706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône), Site de &amp;quot; Montpaon &amp;quot;, Foyer MPN 5163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice (Alpes-Maritime), 28-38, bld Paul Montel, FR 1025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four 10284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassenon (Charente), Thermes de Cassinomagus, Cave 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, Foyer du praefurnium de l'hypocauste nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennes sur Seiche (Ille-et-Vilaine, Bretagne), La Liberderie, Four Str. 280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 3 : mur sud du clocher, face interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois (41), La Croupe, Four F605</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard), Espeyran, Four à chaux US 8009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Minervois (Aude), Site de Salauze, Four n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vénissieux (Rhône), site &amp;quot; Le Bourg &amp;quot;, Four médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuers (Var), Site de &amp;quot; Pas-Redon &amp;quot;, Four à chaux CRP1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champlitte (Haute Saône), Le Pâquis, Four F230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Martre (Var), Col-de-Siran, Four LAMA 1008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 4 : arc de l'entrée sud-est de la seconde église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 1 : mur gouttereau Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besançon (Doubs), Parking des remparts dérasés, Four de verrier US 3151/3152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meistratzheim(Bas-Rhin), Station d'épuration, Four ST 528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, premier prélèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, deuxième prélèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vénissieux (Rhône), rue Gambetta, Four médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigueperse (Puy-de-Dôme), Avenue de Lattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 2 : Face interne de la façade occidentale du narthex (l'avant nef)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montfort (Maine-et-Loire), La Fontaine de Montfort, Four US 416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 209 , site B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOSTE (Isère), Normandoz, Four 2 US 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 6116 - Sole inférieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine) - La Perdriotais - Foyer str 7044</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velaux (Bouches-du-Rhône), Bastide Neuve IV, Four 1004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOSTE (Isère), Normandoz, Four 1 US 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velaux (Bouches-du-Rhône), Bastide Neuve IV, Four 1193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 6116 - Sole supérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belley (Ain) Les Ecassaz Thermes romains – Hypocauste- Briques provenant des pilettes de la pièce 232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne),Atelier de Moulin-Blanc (Secteur 2), Four de potier 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille (Nord) Rue du Palais du Rihour Première tour de l'Angèle, Mur 2034, lot A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran (Loiret) ZAC des Vergers Four de potier F2782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence (Drôme), angle rue d'Arménie et rue Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus (Var), Atelier de St Lambert-Valescure, Valescure 1 -1 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belley (Ain) Les Ecassaz Thermes romains – Hypocauste- Foyer pièce 232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 2 prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran (Loiret) ZAC des Vergers Four de potier F1242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus (Var), Atelier de St Lambert-Valescure, St Lambert 3-1 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir), Castellum -&amp;quot;La Grappe&amp;quot;, Lot C33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Gilles (Gard), Espeyran, test de préparation les spécimens du four à chaux US 8009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille (Nord) Rue du Palais du Rihour Rempart, Mur 2032, lot A2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Zaccharie (Var), Bastide Notre-Dame, 1 four de potier SZE 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayonne (Pyrénées-Atlantiques) Site « Parking Tour de Sault » -Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermenton (Yonne) Eglise Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrigny (Loiret) Atelier de potier de Châtillon - Four n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice (Alpes-Maritimes) Amphithéâtre de Cimiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontigny (Yonne) Eglise abbatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAVAL (Mayenne) Saint Pierre le Potier, four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir) Saint-Barthélémy, four 501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serverette (Lozère) Pont-de-Roudils, four JPR07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir) Saint-Barthélémy, four 233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Lycée Clémence - Royer Four 2056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quiou (Côtes d'Armor) Thermes de la villa de la Gare Foyers 158, 171 et 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenvic (Moselle) Les Crôleurs Fours de sauniers 1003, 2074 et 3086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Fontaine du Pila Four de faïencier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Lycée Clémence - Royer Four 3000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareins (Ain) Les Gravières, four F66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareins (Ain) Les Gravières, four F67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq-Mars-La-Pile (Indre-et-Loire) La pile – base Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault) Dourbie - St Bézard, four 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault) Dourbie - St Bézard, four 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq-Mars-La-Pile (Indre-et-Loire) Bâtiment sur podium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moriez (Alpes de haute Provence) La Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (Hauts-de-Seine) Rue Gaudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Ancien prieuré hospitalier de St Jean. Eglise, mur Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Tour 5033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Ancien prieuré hospitalier de St Jean.Montant Ouest du bassin 20474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agde (Hérault) Saint-Michel, four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seclin (Nord) Les jardins du moulin, four 2192N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seclin (Nord) Les jardins du moulin, four 2116N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte (Nièvre), UF 9029, la pâture au couvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte (Nièvre), UF 7028, cave de la domus PC1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasse (Alpes-Maritimes); Cathédrale Notre-Dame-du-Puy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Parapet 6001a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Mur de contrescarpe 6001b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°4 « Wideman »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura), Four de tuilier n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura) Four de potier n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura) Four de potier n°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (Yonne) Cathédrale St Etienne 1 lot de tuiles du chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyer-sur Serein (Yonne) Eglise Notre Dame 1 lot de tuiles de la nef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOULOUSE Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3071&amp;quot; Parement du mur d'escarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3045&amp;quot; Voûte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3016&amp;quot; Parement de la tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxerre Toiture de la cathédrale St Etienne 1 lot de tuiles, typologie A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domecy-sur-Cure (89) Site de &amp;quot;Bois de Chamery et Chalvron&amp;quot; Four1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RenArMag: Logiciel de traitement des données d'archéomagnétisme version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxerre Toiture de la cathédrale St Etienne 1 lot de tuile, typologie C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RenBaseAM : Base de données archéomagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan Site de Ruscino 1 plaque-foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUXERRE Toiture de la cathédrale St Etienne 1 lot de tuile, typologie B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domecy-sur-cure (89) Site de &amp;quot;bois de Chamery et Chalvron&amp;quot; Four2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruffière La Grande-Bretonnière Structure 2- 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, tuiles secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, Tuiles secteur 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence Musée Granet 1 four de tuilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruffière La Grande-Bretonnière Structure 1- 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux, Route de Maringues, 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thionville, Château-Jannot, Briques du four 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touleimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux Route de Maringues 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, tuiles et briques secteur 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh Mahasthangarh 1 lot de briques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treuzy Levellay, Tuilerie de Banzeleu 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh Mahasthangarh 1 lot de briques archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 8 n°12008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes GR Foyer N (Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrefitte-sur-Sauldre Les Vesvres Four str. 1 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 7 n°12010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel-Evreux Thermes Gr Foyer DE (Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 6B n°12036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes Rue d'Echange US 3203 1 four/foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Reguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans Ilot de la Charpenterie Four F 475 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 6A n°12109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves Place de Lattre de Tassigny US 1050 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves Place de Lattre de Tassigny US1047 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne Valencia Calle Pintor Sorolla n°5 et 7 UE 1202 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Reguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes Gr Foyer DE' (Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes Gr Foyer N' (Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 9 n°12037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albi Place du Vigan 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (1ère phase) 1 lot de briques &amp;quot;US 1047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Galerie du bât. à plan centré sud 1 lot de tuiles et briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse 5 rue de l'écharpe 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran ZAC des Vergers Structure F256 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clermont-l'Hérault La Quintarié B Four de potier FR 4002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Cella du bât. à plan centré sud 1 lot de tuiles et briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom La Petite-Ouche 1 lot de tuiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Bâtiment à plan centré sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reims Rue Belin 1 lot de tuiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (92), 3-5 rue Gaudray / 6-8 rue de l’Église. La palestre des thermes (IIe-IIIe s.), occupations du Bas-Empire et du haut Moyen Âge, atelier de potiers (VIe-IXe s.). Volume 2 (Études spécialisées). 329 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados). Opération 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; Service Régional d'Archéologie Normandie. 2020, 230 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02974304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier du Mas des Tourelles à Beaucaire (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Doniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASM - UMR5140. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de datation de la construction de l'église Saint Romain à Saint- Romain-en-Gal (69)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-CRP2A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMME DE DATATIONS DES FONDATIONS DU CHATEAU GRIMALDI, MUSEE PICASSO, ANTIBES. Rapport scientifique final auprès de la mairie d'Antibes, janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-CRP2A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vallon de Pié Fouquet à Rognes (Bouches-du-Rhône). Rapport final d'opération de fouille archéologique préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chronoterre Archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Barme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8adc88030125888d27c071cdba7080c26c6acfad;origin=https://hal.archives-ouvertes.fr/hal-02427428;visit=swh:1:snp:327e80ff7d96a6df4667f20ec612357647e9f63b;anchor=swh:1:rev:71cea6b7054d14cabe643a38cd2b88a50ed09da1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dufresne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conservative and robust Bayesian approach for the event date model in chronology building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Midodzi Noukpoape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.84-109. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05144361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of the Late Roman Antiquity walls of Le Mans (France) by OSL, archaeomagnetism and radiocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104172. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial loess in Europe: luminescence database and chronology of deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4689-4711. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4689-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site paléochrétien Notre-Dame de la Place à Bordeaux : nouveaux acquis chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régaldo-Saint Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.7-45. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.53619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-millennial human impacts and climate change during the Maya early Anthropocene: implications on hydro-sedimentary dynamics and socio-environmental trajectories (Naachtun, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.107458. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel interdisciplinary approach for building archaeology: The integration of mortar “single grain” luminescence dating into archaeological research, the example of Saint Seurin Basilica, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method dating of Grimaldi Castle Foundations in Antibes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Irénée (Lyon) : une église funéraire des V-VII-Xe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.223-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our knowledge of rapid geomagnetic field intensity changes observed in Europe between 200 and 1400 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kovacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 355-356, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined dating methods applied to building archaeology: the contribution of thermoluminescence to the case of the bell tower of St Martin's church, Angers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronometria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s13386-011-0010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic investigation of bricks from the VIIIth–VIIth century BC Greek–indigenous site of Incoronata (Metaponto, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6-7), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2008.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du bâti et archéométrie au Mont-Saint-Michel, nouvelles approches de Notre-Dame-sous-Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.71-122. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.21054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéomagnétique de la sole du four, in : Les origines de Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales) du Néolithique au premier Age du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Savay-Guerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des données chronologiques, géomorphologiques et palynologiques du site de la Haute-Ile (Neuilly sur Marne) : proposition de restitution d’un paysage du Mésolithique récent/final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le quaternaire, "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses ététs : terre, mer, glace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bayésienne Oxcal et ChronoModel de la datation de l'éruption des ponces d’Avellino (Vésuve) à l’âge du bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tuile dans la vicomté de Domfront (Orne) : quelques observations à partir de sources écrites, d’une étude archéologique et d’analyses archéomagnétiques (XVIe – XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toitures et matériaux de couverture au Moyen Âge et à l’époque moderne en France de l’ouest : état de la question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAHAM; Vincent, Jean-Baptiste; Bocquet-Liénard, Anne, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par radiocarbone, datation par archéomagnétisme et modélisation par ChronoModel : chronologie de la production céramique médiévale du site de Castelnau-le-Lez (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, GMPCA, Archéométrie 1977,1997, 2017, Rennes, 18-21 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01741139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Architectural Ceramics to Date Construction in Question: State of the Art and Current Challenges for Dating Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes de datation physique à la caractérisation et à la datation de matériaux de construction et de structures architecturales : un bilan et des perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMOS 2010, Liège, 9 – 10 november 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Liège, Belgique. pp.115--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes de datation physique à la caractérisation et à la datation de matériaux de construction et structures architecturales : un bilan et des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie des bâtiments en question : un outil pour les connaître, les conserver et les restaurer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOMOS, 2010, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01244348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating historical constructions by Optically Stimulated Luminescence and Archaeomagnetism: a comparison of bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of dating methods for the study of building materials and constructions: state of the art and current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de la végétation du bassin parisien par la modélisation des données polliniques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Antibes, France. pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Dating Methods for Studying Building Materials and Constructions: State of the Art and Current Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00796608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating methods for studying building materials and constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bailiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et anthropisation du milieu durant l'âge du Bronze dans le Bassin parisien : l'apport des données polliniques et de la modélisation du couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Âge: l'apport des méthodes de datation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, archéometrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes de datation physique à l'archéologie du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00677344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Age : l'apport des méthodes de datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites architecturales et archéologie du bâti: l'exemple de la tour-clocher de la collégiale Saint-Martin à Angers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre, session archéomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique des édifices avant l'an mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque francophone sur l'histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.421-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique Bayésienne appliquée à la chronologie de l'habitat rural médiéval de Rougiers (Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale d'Etude des céramiques médiévales méditerranéennes- IX° Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic Study performed on Early Medieval Buildings from western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00577824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Archaeomagnetic and Radiocarbon dating: the RenDate software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon and Archaeology, 5th international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique pour l'histoire de la construction de bâtiments pré-romans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation chronologique Bayésienne appliquée à la datation du Néolithique dans le Morbihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations sur site (Table des Marchands, alignement du Grand Menhir) et modélisation chronologique du Néolithique morbihannais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Autour de la table. Explorations archéologiques et discours savants sur une architecture néolithique restaurée à Locmariaquer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme des terres cuites architecturales Méthodologie et applications en France et au Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Allios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports du logiciel Chronomodel pour la chronologie des palynozones du Bassin parisien et la modélisation âge-profondeur des séquences polliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses ététs : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France. Livret des résumés, pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique par combinaison bayésienne des grandeurs du champ géomagnétique : calibration directionnelle et calibration vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Midodzi Noukpoape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04441230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des programmes de statistique bayesienne Oxcal et ChronoModel pour préciser la datation de l'éruption des ponces d’Avellino (Vésuve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oberlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Radiocarbon - 10th 14C &amp; Archaeology Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Zurich, Suisse. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 3.0 User manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 2.0 User manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.84, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 1.5 User's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01451452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de l'éruption et des cultures archéologiques associées par le logiciel de statistique bayésienne ChronoModel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Albore Livadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Albore Livadie; G. Vecchio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nola Croce del Papa. Un villaggio sepolto dall'eruzione vesuviana delle Pomici di Avellino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, pp.71-87, 2020, Collection du Centre Jean Bérard, 54, 978-2-38050-026-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et phasage des fours de potiers de l’atelier de Saint-Bézard à Aspiran (Hérault), Ier s.-IVe s. ap. J.-C. L’apport de la confrontation des systèmes de datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claude Mauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Mario Denti et Mathilde Villette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des espaces artisanaux : fouiller et comprendre les gestes des potiers. Actes du Colloque international de Rennes (27-28 novembre 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Éditions de l'Association pour le Développement de l'Archéologie en Languedoc-Roussillon, p. 315-324, 2019, Monographies d'Archéologie Méditerranéenne. Hors-série, 9782912369376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02131550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il contributo delle metodologie archeometriche alla cronologia del sito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eleonora de Stefanis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il priorato cluniacense dei Santi Pietro e Paolo a Castelletto Cervo : scavi e ricerche 2006-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, All’Insegna del Giglio Ed., pp.374--383, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéomagnétiques au Mont-Beuvray (2005-2011) : de la construction des référentiels à la datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guichard V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Ed Bibracte, centre archéologique européen, pp.351-378, 2014, Collection Bibracte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de Siorac-de-Ribérac et de Saint-Médard-de-Mussidan (Dordogne). Les datations archéomagnétiques, radiocarboniques et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanchez C., Sireix C. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc atlantique : l’exemple de l’Aquitaine romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Ed. M. Mergoil, pp.223-237, 2014, Coll. Archéologie et Histoire Romaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique bayésienne des données chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.238-248, 2012, 9782271119155. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations sur site (Tables des Marchands, alignement du Grand Menhir, Er Grah) et modélisation chronologique du néolithique morbihanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Table, explorations archéologiques et discours savants sur une architecture restaurée à Locmariaquer, Morbihan (Table des Marchands et Grand Menhir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARA, CNRS et Université de Nantes, pp.737-768, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports du logiciel Chronomodel pour la chronologie des palynozones du Bassin parisien et la modélisation âge-profondeur des séquences polliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CReAAH, Rennes, 5 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des données polliniques holocènes du Bassin parisien et du Massif armoricain : similitudes et spécificités des dynamiques de végétations estimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (69), Église, Mur Sud de la nef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annecy-le-Vieux (Haute-Savoie), Site de &amp;quot; Sur les Bois, G. Fauré &amp;quot;, Four de tuilier Gallo-Romain n°2036, État Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richebourg (Yvelines), La pièce de Fient, Structure 6001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Quartier Vaise, &amp;quot; Le Chapeau-Rouge &amp;quot;, Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Quartier Vaise, &amp;quot; Le Chapeau-Rouge &amp;quot;, Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-Le-Puy (Loire), Site de Chaizieux, Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux (Puy-de-Dôme), Parcelle 511 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers (Maine-et-Loire), ZAC gare St-Laud, Four de potier n°1033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes (Ille-et-Vilaine), Place Sainte-Anne Four de verrier Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes (Ille-et-Vilaine), Place Sainte-Anne Four de verrier Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Michel-Chef-Chef (Loire-Atlantique), Les Allées de l'Horizon four à sel St. 1858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (Rhône), Rue des Fossés de Trion (5e), Four gallo-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux (Gironde), Palais Gallien, 2 prélèvements : Z4/S2-Carcer & Z3/S1-MR3124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muron (Charente-Maritime), Rue de la Libération, Four/structure 2054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-Le-Puy (Loire), Site de Chaizieux, Four 1 ou F386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louvigné-de-Bais (Ille-et-Vilaine), Les Vallons, Ensemble 1 - Secteur 2, Four F5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richebourg (Yvelines), La pièce de Fient, Structure n°41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcassonne (Aude), Site de la Fajolle, Four à chaux FR1121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcassonne (Aude), Site de la Fajolle, Four de tuilier FR1160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon (69), La Manécanterie, l'arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annecy-le-Vieux (Haute-Savoie), Site de &amp;quot; Sur les Bois, G. Fauré &amp;quot;, Four de tuilier Gallo-Romain n°2036, 1 er État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot et Garonne), Les Eysses, Four 1251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot et Garonne), Les Eysses, Four 1057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé (Loire-Atlantique), Site de &amp;quot; Saint-Lupien &amp;quot;, Foyer FY 15271 (praefurnium GR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibes (Alpes-Maritimes), Château &amp;quot;Grimaldi&amp;quot;, Mur MR 10003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narbonne (Aude), site de la Médiathèque, Four Médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rognes (Bouches-du-Rhône), Site de &amp;quot; Pié-Fouquet &amp;quot;, Four à chaux B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four FR10507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four FR10422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anse (Rhône), route des Graves, Four Médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rognes (Bouches-du-Rhône), Site de &amp;quot; Pié-Fouquet &amp;quot;, Four à chaux B8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fare-les-Oliviers (Bouches-du-Rhônes), Villa de la Garanne, Structure 7706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontvieille (Bouches-du-Rhône), Site de &amp;quot; Montpaon &amp;quot;, Foyer MPN 5163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassenon (Charente), Thermes de Cassinomagus, Cave 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes (Gard), Site de &amp;quot; rue Jean-Jaurès &amp;quot;, Four 10284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice (Alpes-Maritime), 28-38, bld Paul Montel, FR 1025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, Foyer du praefurnium de l'hypocauste nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennes sur Seiche (Ille-et-Vilaine, Bretagne), La Liberderie, Four Str. 280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 3 : mur sud du clocher, face interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois (41), La Croupe, Four F605</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard), Espeyran, Four à chaux US 8009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Minervois (Aude), Site de Salauze, Four n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 4 : arc de l'entrée sud-est de la seconde église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Martre (Var), Col-de-Siran, Four LAMA 1008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champlitte (Haute Saône), Le Pâquis, Four F230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vénissieux (Rhône), site &amp;quot; Le Bourg &amp;quot;, Four médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuers (Var), Site de &amp;quot; Pas-Redon &amp;quot;, Four à chaux CRP1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 1 : mur gouttereau Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besançon (Doubs), Parking des remparts dérasés, Four de verrier US 3151/3152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meistratzheim(Bas-Rhin), Station d'épuration, Four ST 528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, premier prélèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°1, deuxième prélèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vénissieux (Rhône), rue Gambetta, Four médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigueperse (Puy-de-Dôme), Avenue de Lattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault), Saint Bézard, Four n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelletto-Cervo (Italie), Monastère St Pierre et Paul, Zone 2 : Face interne de la façade occidentale du narthex (l'avant nef)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montfort (Maine-et-Loire), La Fontaine de Montfort, Four US 416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOSTE (Isère), Normandoz, Four 1 US 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velaux (Bouches-du-Rhône), Bastide Neuve IV, Four 1004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 209 , site B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOSTE (Isère), Normandoz, Four 2 US 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 6116 - Sole inférieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine) - La Perdriotais - Foyer str 7044</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velaux (Bouches-du-Rhône), Bastide Neuve IV, Four 1193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaugiron (Ile et Vilaine), La Perdriotais, Foyer str 6116 - Sole supérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans sur Isère (Drôme), Contournement Nord, Four 353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belley (Ain) Les Ecassaz Thermes romains – Hypocauste- Briques provenant des pilettes de la pièce 232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne),Atelier de Moulin-Blanc (Secteur 2), Four de potier 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran (Loiret) ZAC des Vergers Four de potier F2782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille (Nord) Rue du Palais du Rihour Première tour de l'Angèle, Mur 2034, lot A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence (Drôme), angle rue d'Arménie et rue Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus (Var), Atelier de St Lambert-Valescure, Valescure 1 -1 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belley (Ain) Les Ecassaz Thermes romains – Hypocauste- Foyer pièce 232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 2 prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Gilles (Gard), Espeyran, test de préparation les spécimens du four à chaux US 8009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran (Loiret) ZAC des Vergers Four de potier F1242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siorac-de-Ribérac (Dordogne), Atelier de Chaurieux Secteur 1), Four de potier 1029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus (Var), Atelier de St Lambert-Valescure, St Lambert 3-1 Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir), Castellum -&amp;quot;La Grappe&amp;quot;, Lot C33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruay-la-Buissière (Pas-de-Calais) Parking CORA -Four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille (Nord) Rue du Palais du Rihour Rempart, Mur 2032, lot A2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Zaccharie (Var), Bastide Notre-Dame, 1 four de potier SZE 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayonne (Pyrénées-Atlantiques) Site « Parking Tour de Sault » -Four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermenton (Yonne) Eglise Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrigny (Loiret) Atelier de potier de Châtillon - Four n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Médard de Mussidan (Dordogne) l'Enclos - Four 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice (Alpes-Maritimes) Amphithéâtre de Cimiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontigny (Yonne) Eglise abbatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pacaudière (La Loire) Détournement de la N7, four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Gilles (Gard) Saint-Pierre, rue des tourterelles, four XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAVAL (Mayenne) Saint Pierre le Potier, four 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serverette (Lozère) Pont-de-Roudils, four JPR07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir) Saint-Barthélémy, four 501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres (Eure-et-Loir) Saint-Barthélémy, four 233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Lycée Clémence - Royer Four 2056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quiou (Côtes d'Armor) Thermes de la villa de la Gare Foyers 158, 171 et 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenvic (Moselle) Les Crôleurs Fours de sauniers 1003, 2074 et 3086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Fontaine du Pila Four de faïencier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier (Hérault) Lycée Clémence - Royer Four 3000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareins (Ain) Les Gravières, four F66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareins (Ain) Les Gravières, four F67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq-Mars-La-Pile (Indre-et-Loire) La pile – base Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault) Dourbie - St Bézard, four 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan (Pyrénées-Orientales) Le Petit Clos, four FR 5149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspiran (Hérault) Dourbie - St Bézard, four 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moriez (Alpes de haute Provence) La Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq-Mars-La-Pile (Indre-et-Loire) Bâtiment sur podium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (Hauts-de-Seine) Rue Gaudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Ancien prieuré hospitalier de St Jean. Eglise, mur Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agde (Hérault) Saint-Michel, four 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seclin (Nord) Les jardins du moulin, four 2192N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seclin (Nord) Les jardins du moulin, four 2116N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Ancien prieuré hospitalier de St Jean.Montant Ouest du bassin 20474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte (Nièvre), UF 9029, la pâture au couvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte (Nièvre), UF 7028, cave de la domus PC1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Tour 5033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasse (Alpes-Maritimes); Cathédrale Notre-Dame-du-Puy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Parapet 6001a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse (Haute Garonne); Cité judiciaire, phase 3; Mur de contrescarpe 6001b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°4 « Wideman »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura), Four de tuilier n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura) Four de potier n°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissey (Jura) Four de potier n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucaire (Gard), Atelier d'amphores du Mas des Tourelles, Four de potier n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (Yonne) Cathédrale St Etienne 1 lot de tuiles du chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyer-sur Serein (Yonne) Eglise Notre Dame 1 lot de tuiles de la nef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOULOUSE Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3071&amp;quot; Parement du mur d'escarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3045&amp;quot; Voûte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (2ème phase) 1 lot de briques &amp;quot;US 3016&amp;quot; Parement de la tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxerre Toiture de la cathédrale St Etienne 1 lot de tuiles, typologie A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domecy-sur-Cure (89) Site de &amp;quot;Bois de Chamery et Chalvron&amp;quot; Four1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RenArMag: Logiciel de traitement des données d'archéomagnétisme version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RenBaseAM : Base de données archéomagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan Site de Ruscino 1 plaque-foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxerre Toiture de la cathédrale St Etienne 1 lot de tuile, typologie C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUXERRE Toiture de la cathédrale St Etienne 1 lot de tuile, typologie B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domecy-sur-cure (89) Site de &amp;quot;bois de Chamery et Chalvron&amp;quot; Four2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruffière La Grande-Bretonnière Structure 2- 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, tuiles secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, Tuiles secteur 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence Musée Granet 1 four de tuilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruffière La Grande-Bretonnière Structure 1- 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thionville, Château-Jannot, Briques du four 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touleimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux, Route de Maringues, 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezoux Route de Maringues 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux, Thermes GR, tuiles et briques secteur 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh Mahasthangarh 1 lot de briques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treuzy Levellay, Tuilerie de Banzeleu 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh Mahasthangarh 1 lot de briques archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 8 n°12008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes GR Foyer N (Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrefitte-sur-Sauldre Les Vesvres Four str. 1 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 7 n°12010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel-Evreux Thermes Gr Foyer DE (Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 6B n°12036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 6A n°12109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes Rue d'Echange US 3203 1 four/foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Reguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans Ilot de la Charpenterie Four F 475 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves Place de Lattre de Tassigny US 1050 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves Place de Lattre de Tassigny US1047 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne Valencia Calle Pintor Sorolla n°5 et 7 UE 1202 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Reguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes Gr Foyer DE' (Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieil-Evreux Thermes Gr Foyer N' (Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loupian Le Bourbou Four 9 n°12037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albi Place du Vigan 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Cité judiciaire (1ère phase) 1 lot de briques &amp;quot;US 1047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Galerie du bât. à plan centré sud 1 lot de tuiles et briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse 5 rue de l'écharpe 1 lot de briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saran ZAC des Vergers Structure F256 1 four de potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clermont-l'Hérault La Quintarié B Four de potier FR 4002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Cella du bât. à plan centré sud 1 lot de tuiles et briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom La Petite-Ouche 1 lot de tuiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reims Rue Belin 1 lot de tuiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaux La Bauve Bâtiment à plan centré sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (92), 3-5 rue Gaudray / 6-8 rue de l’Église. La palestre des thermes (IIe-IIIe s.), occupations du Bas-Empire et du haut Moyen Âge, atelier de potiers (VIe-IXe s.). Volume 2 (Études spécialisées). 329 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados). Opération 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; Service Régional d'Archéologie Normandie. 2020, 230 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02974304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier du Mas des Tourelles à Beaucaire (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Doniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASM - UMR5140. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de datation de la construction de l'église Saint Romain à Saint- Romain-en-Gal (69)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-CRP2A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMME DE DATATIONS DES FONDATIONS DU CHATEAU GRIMALDI, MUSEE PICASSO, ANTIBES. Rapport scientifique final auprès de la mairie d'Antibes, janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS IRAMAT-CRP2A. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vallon de Pié Fouquet à Rognes (Bouches-du-Rhône). Rapport final d'opération de fouille archéologique préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chronoterre Archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Barme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChronoModel version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8adc88030125888d27c071cdba7080c26c6acfad;origin=https://hal.archives-ouvertes.fr/hal-02427428;visit=swh:1:snp:327e80ff7d96a6df4667f20ec612357647e9f63b;anchor=swh:1:rev:71cea6b7054d14cabe643a38cd2b88a50ed09da1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Midodzi Noukpoape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dufresne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4689-2023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;galdo-Saint Blancard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kovacheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.08.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0010-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.02.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC1J0BKN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bayl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.21054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BHCL4QGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Maguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. B&#252;ttner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailiff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prigent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266743v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allios" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bourgeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982861v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982835v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982917v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982944v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770840v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982948v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770824v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770856v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770754v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770734v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770749v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770744v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770769v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557978v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557976v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510712v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557852v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510716v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557873v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557890v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510713v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510710v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510717v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510698v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395423v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395440v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510709v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510703v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395434v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395416v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395405v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395389v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395375v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395408v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395412v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291144v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291151v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104828v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104821v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291143v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010349v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104822v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010347v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010344v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010342v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010343v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010345v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Evrard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104462v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104460v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104441v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104446v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010340v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104467v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104448v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104454v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104444v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010339v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010337v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104437v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010332v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010335v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touleimat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010338v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104431v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010334v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104433v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104222v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sabot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104227v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104205v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104226v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104210v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Reguer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104208v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104202v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069827v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104211v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104229v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104220v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069784v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069820v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069813v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069810v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069815v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069819v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069822v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069789v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066415v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doniga" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745805v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391094v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971404v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stevenson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427428v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8adc88030125888d27c071cdba7080c26c6acfad;origin=https://hal.archives-ouvertes.fr/hal-02427428;visit=swh:1:snp:327e80ff7d96a6df4667f20ec612357647e9f63b;anchor=swh:1:rev:71cea6b7054d14cabe643a38cd2b88a50ed09da1;path=/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Midodzi Noukpoape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dufresne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4689-2023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;galdo-Saint Blancard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kovacheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.08.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0010-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.02.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC1J0BKN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bayl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.21054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BHCL4QGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Maguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. B&#252;ttner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailiff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prigent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266743v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allios" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bourgeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982909v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982917v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982944v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770840v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770848v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770824v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770856v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770754v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770751v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770733v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770726v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770744v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770769v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557976v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557978v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557852v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510714v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557873v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510713v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510710v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510717v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395418v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395437v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510698v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395423v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395440v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510709v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510703v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395434v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395416v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395407v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395405v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395389v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395375v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395408v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395412v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291149v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291151v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291146v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104828v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291141v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104826v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010350v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104821v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104822v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010347v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010344v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010343v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010345v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Evrard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104462v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104460v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104441v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104446v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104467v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104448v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104454v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104444v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010339v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010337v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104437v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010335v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touleimat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010338v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104431v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010334v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104433v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104222v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sabot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104227v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104205v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104226v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104210v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Reguer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104208v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069827v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104211v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104229v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104220v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069784v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069820v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069813v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069810v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069815v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069819v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069789v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069822v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066415v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doniga" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745805v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391094v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971404v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stevenson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427428v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8adc88030125888d27c071cdba7080c26c6acfad;origin=https://hal.archives-ouvertes.fr/hal-02427428;visit=swh:1:snp:327e80ff7d96a6df4667f20ec612357647e9f63b;anchor=swh:1:rev:71cea6b7054d14cabe643a38cd2b88a50ed09da1;path=/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>