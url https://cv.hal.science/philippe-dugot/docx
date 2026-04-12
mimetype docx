--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -475,186 +475,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le littoral méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Merle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les littoraux français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.397-429, 2024, Clefs concours, 978-2-35030-932-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régénération des gares et recomposition commerciale. Toulouse Matabiau et Saint-Malo en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Pouzenc, Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.156-159, 2024, 978-2-7535-9522-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830055v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04829518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt heuristique d'étudier le commerce populaire</w:t>
               </w:r>
@@ -780,386 +780,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Délimiter et anticiper des zones de chalandise, de l'Iowa en 1960 à l'Emilie-Romagne en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Pouzenc; Colette Renard-Grandmontagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier le commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.202-205, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Madrague - 1963</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Pieroni, J.-F. Staszak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage enchanté - Chansons et imaginaires du voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg Editeur, pp.28-29, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Délimiter et anticiper des zones de chalandise, de l'Iowa en 1960 à l'Emilie-Romagne en 2020</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerter sur la rétraction des appareils commerciaux. Une géographie de l'absence commerciale à l'échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.202-205, 2024</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.192-193, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce dans les cartes topographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.34-37, 2024, 978-2-7535-9522-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Michael Pouzenc; Colette Renard-Grandmontagne. </w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructurer des zones commerciales périphériques. L'opération de la Route de la Mer au sud de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Pouzenc, Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.192-193, 2024</w:t>
-[...84 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.96-99, 2024, 978-2-7535-9522-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1609,173 +1609,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un géographe et une géographie du commerce dans une ville commerçante, Barcelone. Un regard franco-toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lluís Frago Clols; Sergi Martínez-Rigol; Alejandro Morcuende González; Sergio Moreno Redón. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Barcelona al món : les ciutats d'en Carles Carreras i Verdaguer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Milenio, pp.253-266, 2021, 978-84-9743-949-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justice et injustice spatiale. Constats et représentations dans une société hypermobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond Woessner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.151-178, 2021, Clefs concours. Géographie, 978-2-35030-737-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829980v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04829994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Smarter City with a “Mobility Oriented Management”: The Toulouse COMMUTE Project</w:t>
               </w:r>
@@ -2117,221 +2117,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mobilités au cœur de la complexité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Revelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes complexes. Regards croisés de chercheur.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, La Dépêche du Midi; CNRS, pp.10-11, 2017, Collection Petit illustré</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le développement touristique et son revers. Le cas du bassin méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edith Fagnoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces du tourisme et des loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.342-356, 2017, Horizon, 978-2-200-62008-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152595v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02152749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences incertaines des nouvelles technologies dans le commerce</w:t>
               </w:r>
@@ -3696,173 +3696,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00838384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle régulation pour un urbanisme commercial durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dugot, Philippe; Pouzenc, Michaël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires du commerce et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : L'Harmattan, 2010, p. 131-189 : bibliogr., 2010, Itinéraires géographiques, 978-2-296-13116-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00838391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le développement d'un commerce urbain durable : l'action publique en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Gasnier dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerce et ville ou commerce sans la ville ? Production urbaine, stratégies entrepreneuriales et politiques territoriales de développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, 2010, p. 193-198, 2010, Espace et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578565v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00838391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité méditerranéenne par les transports. Le &amp;quot; Système de la méditerranée &amp;quot; ou l'illusion du réseau de transport comme vecteur d'un développement pacifique</w:t>
               </w:r>
@@ -4783,755 +4783,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la ville qui conduit à la ville qui marche et pédale à nouveau?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BelvedeR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Santé, 6, pp.44-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Horacio Capel, Azares y decisiones. Recuerdos personales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.144-147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.6404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.6404⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04830068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la ville qui conduit à la ville qui marche et pédale à nouveau?</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville et commerce, complicité et crise d'une relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BelvedeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Santé, 6, pp.44-45</w:t>
+              <w:t xml:space="preserve">, 2018, La ville à l'épreuve du commerce, 4, pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dugot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sud-Ouest Européen, 20 ans de &amp;quot;reprise&amp;quot;, 1998-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.5421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sud-Ouest Européen, 20 ans de &amp;quot;reprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 45, pp.5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurocentre ou la mondialisation en coulisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moncho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BelvedeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, La ville à l'épreuve du commerce, 4, pp.6-9</w:t>
+              <w:t xml:space="preserve">, 2018, Les coulisses de la ville, 3, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sud-Ouest Européen, 20 ans de &amp;quot;reprise&amp;quot;, 1998-2018</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce(s) et marge(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/soe.5421⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La France des marges, 94 (3), pp.419-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.2113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sud-Ouest Européen, 20 ans de &amp;quot;reprise</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisme commercial entre réglementations du commerce et partenariats privés-publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n° 45, pp.5-11</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Géographie du commerce, 1 (66), pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eurocentre ou la mondialisation en coulisse</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce de gros, logistique, logistique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Géographie du commerce, 1 (66), pp.77-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marchandise en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moncho</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BelvedeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les coulisses de la ville, 3, pp.6-8</w:t>
-[...296 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, Fait urbain, Fait métropolitain, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5681,178 +5681,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commerce, recompositions de l'habiter et de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.155 - 162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00826250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">España, capital Paris. Por qué España construye tantas infraestructuras que no se usan ? Una respuesta económica a un problema polìtico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00814172v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00826250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché de gros. Dans &amp;quot; le ventre &amp;quot; de Toulouse</w:t>
               </w:r>
@@ -6868,572 +6868,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Midi-Pyrénées : région d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Onesta Préf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP Midi-Pyrénées, 2008, 262 p. : bibliogr., carte, photo, graph., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00336959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Midi-Pyrénées. Région d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRDP - Midi-Pyrénées, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Midi-Pyrénées : région d'Europe</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Laborderie</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Taulelle</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CRDP Midi-Pyrénées, 2008, 262 p. : bibliogr., carte, photo, graph., 2008</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierre-Elien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thébaud, Vincent. Paris : Nathan, 2006, 335 p., 2006, Collection Nouveaux continents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Géopolitique de l'Europe</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de la Méditerranée de Michel Chevalier - 1832. Etablissement de l'édition et postface : &amp;quot;Actualité d'une Méditerranée à construire&amp;quot;, Editions des 1001 nuits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l'Afrique et du Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Elissalde</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hamon</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Loison</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thébaud, Vincent. Paris : Nathan, 2006, 335 p., 2006, Collection Nouveaux continents</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thébault, Vincent. Paris : Nathan, 2006, 351 p., 2006, Collection Nouveaux continents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de la Méditerranée de Michel Chevalier - 1832. Réédition et postface &amp;quot;Actualité d'une Méditerranée à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des 1001 Nuits, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834383v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">halshs-00664905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau autour de la Méditerranée</w:t>
               </w:r>
@@ -8574,51 +8574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fargues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830008v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makkram Mici" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassia Spiga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/grand-public/ressources-regionales/article/petit-illustre-regards-croises-de-chercheur-e-s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-du-tourisme-et-des-loisirs-capesagregation-geographie-9782200620080" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Angot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6536-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01093853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50909" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01167989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01169480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01093866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830070v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Dung Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5421" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moncho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04838071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mzqy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balaresque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santamaria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignants.nathan.fr/catalogue/geopolitique-de-l-europe-9782091649382.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01167536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thuillier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laborderie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Onesta Pr&#233;f." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hamon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loison" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre-Elien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Henriet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mutin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pourtier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186332v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jalabert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Manzagol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Klein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fargues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makkram Mici" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassia Spiga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/grand-public/ressources-regionales/article/petit-illustre-regards-croises-de-chercheur-e-s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Angot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-du-tourisme-et-des-loisirs-capesagregation-geographie-9782200620080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6536-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01093853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50909" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01167989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01169480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01093866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830070v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Dung Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6404" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5421" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moncho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814172v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04838071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mzqy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balaresque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santamaria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignants.nathan.fr/catalogue/geopolitique-de-l-europe-9782091649382.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01167536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thuillier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laborderie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Onesta Pr&#233;f." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hamon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loison" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre-Elien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Henriet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mutin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pourtier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186332v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jalabert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Manzagol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Klein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>