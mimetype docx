--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -475,710 +475,710 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Madrague - 1963</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Pieroni, J.-F. Staszak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage enchanté - Chansons et imaginaires du voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Editeur, pp.28-29, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délimiter et anticiper des zones de chalandise, de l'Iowa en 1960 à l'Emilie-Romagne en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Pouzenc; Colette Renard-Grandmontagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier le commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.202-205, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vacance commerciale dans une ville moyenne, Béziers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Pouzenc; Colette Renard-Grandmontagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier le commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.126-129, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerter sur la rétraction des appareils commerciaux. Une géographie de l'absence commerciale à l'échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Pouzenc; Colette Renard-Grandmontagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier le commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.192-193, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce dans les cartes topographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Pouzenc; Colette Renard-Grandmontagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier le commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.34-37, 2024, 978-2-7535-9522-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructurer des zones commerciales périphériques. L'opération de la Route de la Mer au sud de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Pouzenc, Colette Renard-Grandmontagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier le commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.96-99, 2024, 978-2-7535-9522-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régénération des gares et recomposition commerciale. Toulouse Matabiau et Saint-Malo en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Pouzenc, Colette Renard-Grandmontagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier le commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.156-159, 2024, 978-2-7535-9522-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le littoral méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Merle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littoraux français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.397-429, 2024, Clefs concours, 978-2-35030-932-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt heuristique d'étudier le commerce populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Renard-Grandmontagne, Mathias Boquet et Nicolas Dorkel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires du commerce populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUL, pp.239-248, 2024, 978-238451-144-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819596v1</w:t>
-              </w:r>
-[...449 lines deleted...]
-                <w:t xml:space="preserve">hal-04830048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique de l'Union européenne, euroscepticisme et réorganisation des schémas partisans dans les Etats membres</w:t>
               </w:r>
@@ -1536,246 +1536,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations commerciales, modes d'habiter et peuplement</w:t>
+                <w:t xml:space="preserve">Justice et injustice spatiale. Constats et représentations dans une société hypermobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond Woessner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.151-178, 2021, Clefs concours. Géographie, 978-2-35030-737-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations commerciales, modes d'habiter et peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Woessner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.300-325, 2021, 978-2-35030-737-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un géographe et une géographie du commerce dans une ville commerçante, Barcelone. Un regard franco-toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lluís Frago Clols; Sergi Martínez-Rigol; Alejandro Morcuende González; Sergio Moreno Redón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Barcelona al món : les ciutats d'en Carles Carreras i Verdaguer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Milenio, pp.253-266, 2021, 978-84-9743-949-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829994v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04829980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Smarter City with a “Mobility Oriented Management”: The Toulouse COMMUTE Project</w:t>
               </w:r>
@@ -2022,316 +2022,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le développement touristique et son revers. Le cas du bassin méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edith Fagnoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces du tourisme et des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.342-356, 2017, Horizon, 978-2-200-62008-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités au cœur de la complexité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Revelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes complexes. Regards croisés de chercheur.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, La Dépêche du Midi; CNRS, pp.10-11, 2017, Collection Petit illustré</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des infrastructures en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports du futur. Regards croisés de chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS; La Dépêche du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.10-11, 2017, Collection Petit illustré</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152769v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-02152595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences incertaines des nouvelles technologies dans le commerce</w:t>
               </w:r>
@@ -2565,113 +2565,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transports et logistiques dans les mutations des systèmes productifs</w:t>
+                <w:t xml:space="preserve">L’imperium de la consommation et les évolutions du commerce de détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dugot; Guy Thuillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France : les mutations des systèmes productifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Mirail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.81-102, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
+              <w:t xml:space="preserve">, pp.293-315, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168037v1</w:t>
+                <w:t xml:space="preserve">hal-01168829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et culture : la culture est-elle soluble dans le commerce, et vice-versa ?</w:t>
               </w:r>
@@ -2750,215 +2750,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imperium de la consommation et les évolutions du commerce de détail</w:t>
+                <w:t xml:space="preserve">Une puissance économique moyenne dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dugot; Guy Thuillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France : les mutations des systèmes productifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Mirail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.293-315, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
+              <w:t xml:space="preserve">, pp.147-164, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168829v1</w:t>
+                <w:t xml:space="preserve">hal-01168186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une puissance économique moyenne dans la mondialisation</w:t>
+                <w:t xml:space="preserve">L'extension du domaine de la citoyenneté. Existe-t-il un citoyen européen face au reste du monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Clément-Wilz; Sylvaine Poillot-Peruzzetto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire la citoyenneté européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-154, 2014, Europe des cultures, 978-2-87574-133-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt et des enjeux du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dugot; Guy Thuillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France : les mutations des systèmes productifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Mirail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-164, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
+              <w:t xml:space="preserve">, pp.25-54, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents visages de l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2978,500 +3064,414 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Mirail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-276, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Laure Clément-Wilz; Sylvaine Poillot-Peruzzetto. </w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce et Tic ? Les ambivalences socio-spatiales d'une fertilisation croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Gasnier; Nathalie Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire la citoyenneté européenne</w:t>
+              <w:t xml:space="preserve">Le commerce dans tous ses états : espaces marchands et enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.135-154, 2014, Europe des cultures, 978-2-87574-133-2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-171, 2014, Espace et territoires, 978-2-7535-3276-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De l’intérêt et des enjeux du sujet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mix énergétique en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dugot; Guy Thuillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France : les mutations des systèmes productifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Mirail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.25-54, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
+              <w:t xml:space="preserve">, pp.333-355, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+                <w:t xml:space="preserve">hal-01169480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce et religion : entre intimité et déni, les ambiguïtés d’une relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Gasnier; Nathalie Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commerce dans tous ses états : espaces marchands et enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.161-171, 2014, Espace et territoires, 978-2-7535-3276-2</w:t>
+              <w:t xml:space="preserve">, pp.311-321, 2014, Espace et territoires, 978-2-7535-3276-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Un mix énergétique en débat</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports et logistiques dans les mutations des systèmes productifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dugot; Guy Thuillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France : les mutations des systèmes productifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Mirail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.333-355, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
+              <w:t xml:space="preserve">, pp.81-102, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-01093866v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Andorre, de l'isolat pyrénéen au supermarché montagnard</w:t>
               </w:r>
@@ -4701,109 +4701,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Masboungi, A. Petitjean, Madrid. Solidarité, participation, créativité</w:t>
+                <w:t xml:space="preserve">Horacio Capel, Azares y decisiones. Recuerdos personales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 47, pp.159-161. </w:t>
+              <w:t xml:space="preserve">, 2019, 48, pp.144-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.5687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/soe.6404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830073v1</w:t>
+                <w:t xml:space="preserve">hal-04830068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville qui conduit à la ville qui marche et pédale à nouveau?</w:t>
               </w:r>
@@ -4852,407 +4852,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Capel, Azares y decisiones. Recuerdos personales</w:t>
+                <w:t xml:space="preserve">A. Masboungi, A. Petitjean, Madrid. Solidarité, participation, créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48, pp.144-147. </w:t>
+              <w:t xml:space="preserve">, 2019, 47, pp.159-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.6404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/soe.5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830068v1</w:t>
+                <w:t xml:space="preserve">hal-04830073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville et commerce, complicité et crise d'une relation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dugot</w:t>
+                <w:t xml:space="preserve">Sud-Ouest Européen, 20 ans de &amp;quot;reprise&amp;quot;, 1998-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.5421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sud-Ouest Européen, 20 ans de &amp;quot;reprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 45, pp.5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurocentre ou la mondialisation en coulisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moncho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BelvedeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, La ville à l'épreuve du commerce, 4, pp.6-9</w:t>
+              <w:t xml:space="preserve">, 2018, Les coulisses de la ville, 3, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...91 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moncho</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville et commerce, complicité et crise d'une relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BelvedeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les coulisses de la ville, 3, pp.6-8</w:t>
+              <w:t xml:space="preserve">, 2018, La ville à l'épreuve du commerce, 4, pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152480v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce(s) et marge(s)</w:t>
               </w:r>
@@ -5310,165 +5310,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urbanisme commercial entre réglementations du commerce et partenariats privés-publics</w:t>
+                <w:t xml:space="preserve">Commerce de gros, logistique, logistique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Géographie du commerce, 1 (66), pp.107-112</w:t>
+              <w:t xml:space="preserve">, 2016, Géographie du commerce, 1 (66), pp.77-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152445v1</w:t>
+                <w:t xml:space="preserve">hal-02152439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce de gros, logistique, logistique urbaine</w:t>
+                <w:t xml:space="preserve">L'urbanisme commercial entre réglementations du commerce et partenariats privés-publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Géographie du commerce, 1 (66), pp.77-81</w:t>
+              <w:t xml:space="preserve">, 2016, Géographie du commerce, 1 (66), pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152439v1</w:t>
+                <w:t xml:space="preserve">hal-02152445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marchandise en ville</w:t>
               </w:r>
@@ -5687,51 +5687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce, recompositions de l'habiter et de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8574,51 +8574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fargues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makkram Mici" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassia Spiga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/grand-public/ressources-regionales/article/petit-illustre-regards-croises-de-chercheur-e-s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Angot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-du-tourisme-et-des-loisirs-capesagregation-geographie-9782200620080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6536-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01093853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50909" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01167989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01169480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01093866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830070v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Dung Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6404" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5421" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moncho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814172v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04838071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mzqy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balaresque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santamaria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignants.nathan.fr/catalogue/geopolitique-de-l-europe-9782091649382.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01167536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thuillier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laborderie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Onesta Pr&#233;f." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hamon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loison" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre-Elien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Henriet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mutin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pourtier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186332v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jalabert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Manzagol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Klein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fargues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04832059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04829994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makkram Mici" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassia Spiga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-du-tourisme-et-des-loisirs-capesagregation-geographie-9782200620080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Angot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wolff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/grand-public/ressources-regionales/article/petit-illustre-regards-croises-de-chercheur-e-s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6536-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01093853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01167989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01169480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01093866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168037v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01066082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830070v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Dung Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5687" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5421" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04830066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moncho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814172v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04838071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mzqy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balaresque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santamaria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignants.nathan.fr/catalogue/geopolitique-de-l-europe-9782091649382.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01167536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thuillier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laborderie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Onesta Pr&#233;f." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hamon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loison" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre-Elien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Henriet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mutin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pourtier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186332v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jalabert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Manzagol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Klein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02152916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>