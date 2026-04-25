--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dumas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Principales publications de Phiippe Dumas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">028902947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications en ligne au 01/01/2024</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Professor Belinda Tynan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la Professeure Belinda Tynan : un voyage à travers l’enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicultural problematic of the notion of hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 - Entre distance et présence : la formation à l'heure de l'hybridation, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une problématique pluriculturelle de la notion d’hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 - Entre distance et présence : la formation à l'heure de l'hybridation, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFFINImeter: A software to analyze molecular recognition processes from experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sabín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Costas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2019.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scanning probe microscopy study of nanostructured TiO 2 /poly(3-hexylthiophene) hybrid heterojunctions for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailu Kassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2087-2096. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.9.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to photocatalysis through methylene blue photodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuhiti Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (6), pp.065808. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/6/065808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical measurements of the bandgap energy of a light-emitting diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9120/51/2/025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and predictive model of kinetic regulation by E. coli TPP riboswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondés Guedich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Puffer-Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2016.1142040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne: une question de chiffres et de sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTIMED - Revista do Réseau Méditerranée de Centres d'Études et de Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (01), pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00808079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation-dependent cleavage of the duplex form of the subtype-B HIV-1 RNA dimerization initiation site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkq344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Chiral Cyclopropyl Dihydro-Alkylthio-Benzyl-Oxopyrimidine (S-DABO) Derivatives as Potent HIV-1 Reverse Transcriptase Inhibitors with High Activity Against Clinically Relevant Mutants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Maga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Alongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberta Samuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm801330n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des tic en intelligence économique : le revers de la médaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinczon Du Sel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of low-frequency normal modes to enforce collective movements in refining macromolecular structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (18), pp.6957-6962. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0400301101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02175167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs pédagogiques et crise des systèmes éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourse de compétences : un dispositif combinant médiation des savoirs & médiatisation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (82), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INITIATIVES PEDAGOGIQUES DES UNIVERSITES ET LE COUT DES FORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETOUR D'EXPERIENCE D'EAD MEDIATISE : LA STRUCTURATION DU CAMPUS NUMERIQUE PEGASUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroussi Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des métiers numériques: typologie des compétences attendues dans les offres d’emploi et proposition d’une grille de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue,Les Cahiers du Centre d'études et de Recherche, Humanisme et Entreprise n°267, La Sorbonne Nouvelle, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 247, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes de classement et information stratégique: Outils de traitements automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit des Lumières dans un monde d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et pédagogie de l'innovation àl'ère du numérique: Enjeux, défis et contraintes dans les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de l’Education et de la Formation de l'Université IBNOU Zohr d'Agadir, Nov 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la représentation, du modèle physique au miracle ( ! ) numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Ludovia#16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovia, Aug 2019, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvertures des sources numériques : des usages éducatifs et sociétaux encore émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Juanals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ticemed 10 : Sources ouvertes dans l'éducation et communication des connaissances dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Information Milieux Médias Médiations (I3M; Universités de Nice Sophia Antipolis et Toulon); Centre de recherche sur les médiations (Crem; Université de Lorraine); Institut de Recherche en Sciences de l’Information et de la Communication (Irsic; Aix-Marseille Université), Oct 2016, Aix-en-Provence, France. pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distic immersif, subjectivité et communication : une analyse de la présence dans les environnements immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nannipieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01781777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale, prisme des interactions transméditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale annuelle d’intelligence territoriale « Le développement durable des territoires vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr d’Agadir, Oct 2015, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01280836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming the First Journal of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommunication en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement entre stratégies médiatiques et pratiques communicatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Agadir, Maroc, Apr 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale dans le champ des sciences de l'information et de la communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Intercontinental Conference of Territorial Intelligence " Interdisciplinarité dans l'aménagement et développement des territoires ", "I.C.I. les territoires, l'Intelligence, la Communication et l'Ingénierie territoriales pour penser ensemble le développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du modèle participatif d'évaluation de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School : Territoriale Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris-Est Marne-la-Vallée, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optimisme est-il le thème pour un scénario de futur de l'espace Méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Communication &amp; Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intercultural Euro-Mediterranean Center (IEMC) for Unesco, Nov 2012, Chania, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00819110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, création et/ou destruction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenteur, Indolence, Langueur : de l'Antiquité au postmodernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Michèle Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimonialisation et Développement dans la Caraïbe et les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universtié des Antilles et de la Guyane, Cayenne, Mar 2011, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant, un chercheur entre conservatisme et futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Colloques jumelés Didactique et Tice IV et Ticemed 7, Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Liban. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00488862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Grand Ouest de l'Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00488876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engaging process as a means to achieve socio-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Territorial Intelligence, Enti, Strasbourg 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction, concept systémique protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique Ludovia 2010 "Interactivité / interactions - Enjeux relationnels".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of socio-technical systems theory concepts to a framework of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huelva Caenti Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Spain. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie participative au service du projet d'Union Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau méditerranéen des centres de formation multimédia (Rmcfm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Portugal. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien - SFSIC/ISD/IPSI - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is region the most appropriate space to think sustainable development? A framework for research and implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alba Iulia, Romania. p. 51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">savoirs tacites et gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humain dans la formation à distance : la problématique du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France. pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métacognition dans l'évaluation de la formation a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TiceMed 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les (n)tic font-elles baisser le niveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les n(tic): représentations, nouvelles appropriations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes virtuels et enseignement à distance : de nouvelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TiceMed 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Region the Most Appropriate Space to Think Sustainable Development? A framework for research and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is region the most appropriate space to think sustainable development? A framework for research and implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Romania. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00103665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et mondialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Besançon, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Distic et le rayonnement des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distic et culture des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations internationales peuvent-elles profiter des technologies numériques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information numérique et les enjeux de la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google au quotidien : le googling en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde selon Google</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique est-elle une fatalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Tic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEILLE ET MANAGEMENT DES COMPETENCES: APPLICATION DE LA DEMARCHE DE VEILLE AUX METIERS NUMERIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Barcelone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la création de contenus et l'intelligence territoriale: la dimension éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Internationales de Saint-Raphaël "Tic &amp; Territoire: quels développements?", 5 &amp; 6 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical dimensions of KM in professional settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque KM (Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01831115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre médiation et interactions : La méthode de Management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'impossible formation à la communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cellule de veille pour l'Université de Toulon et du Var: un outil au service du rapprochement Université-Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Keriguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre des acteurs de la formation technologique d'Europe et d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement Supérieur à distance et Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Europe des Assises Francophones de l'enseignement supérieur technologique et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Ateliers d'Intelligence stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measuring instrument of the audience of a web site : the network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IMP Conference, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Dublin, Ireland. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de l'enquête des besoins recensés par le CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles d’apprentissage et pratiques pédagogiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Touiaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3639546736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 29, pp.270, 2015, Questions de communication, série actes, 978-2-8143-0264-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage ubiquitaire et web 2.0 : Nouvelles formes contributives de l’Ubiquitous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ScritoWeb, 2010, 978-88-6381-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01801831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Molecular Machines Using Incremental ITC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods Mol Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-140, 2019, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9179-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and Kinetic Analysis of Isothermal Titration Calorimetry Experiments by Using KinITC in AFFINImeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sabín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcalorimetry of Biological Molecules pp 225-239</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-239, 2019, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9179-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending ITC to Kinetics with kinITC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology Volume 567, 2016, Pages 157-180 Methods in Enzymology Chapter Seven - Extending ITC to Kinetics with kinITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-180, 2016, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2015.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières numériques et doutes chez les acteurs de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2016, Questions de communication, série actes, 978-2-8143-0287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et construction du lien social dans la multiculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : usages, publics, dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine, pp.7-18, 2015, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ticemed, un petit pas pour l’union de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Durampart; Françoise Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action. Culture et réseaux méditerranéens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-165, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01802198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre de formation SIC : entre réformes & adaptations.Proposition d'une réflexion stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les pratiques d'information et de communication,Agir professionnel et Agir social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00103704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNET AND EDUCATION : FOR A NEW PEDAGOGY Way & means to a territorial human tie up dated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale dans le champ des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00808096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lyon 2, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01280912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dumas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Principales publications de Phiippe Dumas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">028902947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications en ligne au 01/01/2024</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Professor Belinda Tynan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicultural problematic of the notion of hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 - Entre distance et présence : la formation à l'heure de l'hybridation, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la Professeure Belinda Tynan : un voyage à travers l’enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une problématique pluriculturelle de la notion d’hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 - Entre distance et présence : la formation à l'heure de l'hybridation, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFFINImeter: A software to analyze molecular recognition processes from experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sabín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Costas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2019.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scanning probe microscopy study of nanostructured TiO 2 /poly(3-hexylthiophene) hybrid heterojunctions for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailu Kassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2087-2096. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.9.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to photocatalysis through methylene blue photodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuhiti Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (6), pp.065808. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/6/065808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical measurements of the bandgap energy of a light-emitting diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9120/51/2/025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and predictive model of kinetic regulation by E. coli TPP riboswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondés Guedich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Puffer-Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2016.1142040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne: une question de chiffres et de sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTIMED - Revista do Réseau Méditerranée de Centres d'Études et de Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (01), pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00808079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation-dependent cleavage of the duplex form of the subtype-B HIV-1 RNA dimerization initiation site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkq344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Chiral Cyclopropyl Dihydro-Alkylthio-Benzyl-Oxopyrimidine (S-DABO) Derivatives as Potent HIV-1 Reverse Transcriptase Inhibitors with High Activity Against Clinically Relevant Mutants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Maga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Alongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberta Samuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm801330n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des tic en intelligence économique : le revers de la médaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinczon Du Sel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of low-frequency normal modes to enforce collective movements in refining macromolecular structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (18), pp.6957-6962. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0400301101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02175167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs pédagogiques et crise des systèmes éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourse de compétences : un dispositif combinant médiation des savoirs & médiatisation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (82), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INITIATIVES PEDAGOGIQUES DES UNIVERSITES ET LE COUT DES FORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETOUR D'EXPERIENCE D'EAD MEDIATISE : LA STRUCTURATION DU CAMPUS NUMERIQUE PEGASUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroussi Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des métiers numériques: typologie des compétences attendues dans les offres d’emploi et proposition d’une grille de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue,Les Cahiers du Centre d'études et de Recherche, Humanisme et Entreprise n°267, La Sorbonne Nouvelle, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 247, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes de classement et information stratégique: Outils de traitements automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit des Lumières dans un monde d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et pédagogie de l'innovation àl'ère du numérique: Enjeux, défis et contraintes dans les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de l’Education et de la Formation de l'Université IBNOU Zohr d'Agadir, Nov 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la représentation, du modèle physique au miracle ( ! ) numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Ludovia#16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovia, Aug 2019, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvertures des sources numériques : des usages éducatifs et sociétaux encore émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Juanals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ticemed 10 : Sources ouvertes dans l'éducation et communication des connaissances dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Information Milieux Médias Médiations (I3M; Universités de Nice Sophia Antipolis et Toulon); Centre de recherche sur les médiations (Crem; Université de Lorraine); Institut de Recherche en Sciences de l’Information et de la Communication (Irsic; Aix-Marseille Université), Oct 2016, Aix-en-Provence, France. pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distic immersif, subjectivité et communication : une analyse de la présence dans les environnements immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nannipieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01781777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale, prisme des interactions transméditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale annuelle d’intelligence territoriale « Le développement durable des territoires vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr d’Agadir, Oct 2015, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01280836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommunication en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement entre stratégies médiatiques et pratiques communicatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Agadir, Maroc, Apr 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming the First Journal of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale dans le champ des sciences de l'information et de la communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Intercontinental Conference of Territorial Intelligence " Interdisciplinarité dans l'aménagement et développement des territoires ", "I.C.I. les territoires, l'Intelligence, la Communication et l'Ingénierie territoriales pour penser ensemble le développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du modèle participatif d'évaluation de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School : Territoriale Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris-Est Marne-la-Vallée, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optimisme est-il le thème pour un scénario de futur de l'espace Méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Communication &amp; Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intercultural Euro-Mediterranean Center (IEMC) for Unesco, Nov 2012, Chania, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00819110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, création et/ou destruction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenteur, Indolence, Langueur : de l'Antiquité au postmodernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Michèle Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimonialisation et Développement dans la Caraïbe et les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universtié des Antilles et de la Guyane, Cayenne, Mar 2011, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engaging process as a means to achieve socio-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Territorial Intelligence, Enti, Strasbourg 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction, concept systémique protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique Ludovia 2010 "Interactivité / interactions - Enjeux relationnels".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Grand Ouest de l'Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00488876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant, un chercheur entre conservatisme et futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Colloques jumelés Didactique et Tice IV et Ticemed 7, Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Liban. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00488862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie participative au service du projet d'Union Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau méditerranéen des centres de formation multimédia (Rmcfm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Portugal. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of socio-technical systems theory concepts to a framework of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huelva Caenti Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Spain. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien - SFSIC/ISD/IPSI - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is region the most appropriate space to think sustainable development? A framework for research and implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alba Iulia, Romania. p. 51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">savoirs tacites et gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humain dans la formation à distance : la problématique du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France. pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes virtuels et enseignement à distance : de nouvelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TiceMed 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Region the Most Appropriate Space to Think Sustainable Development? A framework for research and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is region the most appropriate space to think sustainable development? A framework for research and implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Romania. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00103665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et mondialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Besançon, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métacognition dans l'évaluation de la formation a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TiceMed 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les (n)tic font-elles baisser le niveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les n(tic): représentations, nouvelles appropriations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Distic et le rayonnement des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distic et culture des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations internationales peuvent-elles profiter des technologies numériques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information numérique et les enjeux de la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google au quotidien : le googling en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde selon Google</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique est-elle une fatalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Tic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEILLE ET MANAGEMENT DES COMPETENCES: APPLICATION DE LA DEMARCHE DE VEILLE AUX METIERS NUMERIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Barcelone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la création de contenus et l'intelligence territoriale: la dimension éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Internationales de Saint-Raphaël "Tic &amp; Territoire: quels développements?", 5 &amp; 6 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical dimensions of KM in professional settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque KM (Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01831115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cellule de veille pour l'Université de Toulon et du Var: un outil au service du rapprochement Université-Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Keriguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre des acteurs de la formation technologique d'Europe et d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre médiation et interactions : La méthode de Management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'impossible formation à la communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement Supérieur à distance et Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Europe des Assises Francophones de l'enseignement supérieur technologique et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Ateliers d'Intelligence stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measuring instrument of the audience of a web site : the network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IMP Conference, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Dublin, Ireland. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de l'enquête des besoins recensés par le CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles d’apprentissage et pratiques pédagogiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Touiaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3639546736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 29, pp.270, 2015, Questions de communication, série actes, 978-2-8143-0264-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage ubiquitaire et web 2.0 : Nouvelles formes contributives de l’Ubiquitous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ScritoWeb, 2010, 978-88-6381-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01801831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Molecular Machines Using Incremental ITC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods Mol Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-140, 2019, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9179-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and Kinetic Analysis of Isothermal Titration Calorimetry Experiments by Using KinITC in AFFINImeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sabín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcalorimetry of Biological Molecules pp 225-239</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-239, 2019, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9179-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending ITC to Kinetics with kinITC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology Volume 567, 2016, Pages 157-180 Methods in Enzymology Chapter Seven - Extending ITC to Kinetics with kinITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-180, 2016, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2015.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières numériques et doutes chez les acteurs de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2016, Questions de communication, série actes, 978-2-8143-0287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et construction du lien social dans la multiculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : usages, publics, dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine, pp.7-18, 2015, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ticemed, un petit pas pour l’union de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Durampart; Françoise Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action. Culture et réseaux méditerranéens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-165, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01802198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre de formation SIC : entre réformes & adaptations.Proposition d'une réflexion stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les pratiques d'information et de communication,Agir professionnel et Agir social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00103704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNET AND EDUCATION : FOR A NEW PEDAGOGY Way & means to a territorial human tie up dated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale dans le champ des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00808096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lyon 2, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01280912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3EB7262"/>
+    <w:nsid w:val="CAB875E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028902947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5146" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4961" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sab&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Costas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Bastos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2019.02.031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Letertre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douh&#233;ret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Kassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#233;s Guedich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Puffer-Enders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baltzinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle da Veiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1142040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00808079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Alongi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Angeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Samuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801330n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02175167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0400301101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riqueau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Oueslati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04546185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01280836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00819110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Venturini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00488862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00488876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260337v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lombardo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00103665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Keriguy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Touiaq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morebooks.de/store/gb/book/nouveaux-mod%C3%A8les-d%E2%80%99apprentissage-et-pratiques-p%C3%A9dagogiques-innovantes/isbn/978-3-639-54673-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9179-2_10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9179-2_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Palau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2015.08.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01802198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00103704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00808096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-01280912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028902947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909790v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4961" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sab&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Costas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Bastos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2019.02.031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Letertre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douh&#233;ret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Kassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#233;s Guedich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Puffer-Enders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baltzinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle da Veiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1142040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00808079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Alongi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Angeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Samuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801330n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02175167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0400301101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riqueau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Oueslati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04546185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01280836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00819110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Venturini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00488876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00488862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00103665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lombardo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Keriguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Touiaq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morebooks.de/store/gb/book/nouveaux-mod%C3%A8les-d%E2%80%99apprentissage-et-pratiques-p%C3%A9dagogiques-innovantes/isbn/978-3-639-54673-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9179-2_10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9179-2_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Palau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2015.08.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01802198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00103704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00808096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-01280912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>