--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dumas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Principales publications de Phiippe Dumas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">028902947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications en ligne au 01/01/2024</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Professor Belinda Tynan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicultural problematic of the notion of hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 - Entre distance et présence : la formation à l'heure de l'hybridation, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la Professeure Belinda Tynan : un voyage à travers l’enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une problématique pluriculturelle de la notion d’hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 - Entre distance et présence : la formation à l'heure de l'hybridation, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFFINImeter: A software to analyze molecular recognition processes from experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sabín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Costas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2019.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scanning probe microscopy study of nanostructured TiO 2 /poly(3-hexylthiophene) hybrid heterojunctions for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailu Kassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2087-2096. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.9.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to photocatalysis through methylene blue photodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuhiti Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (6), pp.065808. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/6/065808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical measurements of the bandgap energy of a light-emitting diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9120/51/2/025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and predictive model of kinetic regulation by E. coli TPP riboswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondés Guedich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Puffer-Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2016.1142040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne: une question de chiffres et de sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTIMED - Revista do Réseau Méditerranée de Centres d'Études et de Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (01), pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00808079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation-dependent cleavage of the duplex form of the subtype-B HIV-1 RNA dimerization initiation site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkq344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Chiral Cyclopropyl Dihydro-Alkylthio-Benzyl-Oxopyrimidine (S-DABO) Derivatives as Potent HIV-1 Reverse Transcriptase Inhibitors with High Activity Against Clinically Relevant Mutants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Maga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Alongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberta Samuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm801330n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des tic en intelligence économique : le revers de la médaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinczon Du Sel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of low-frequency normal modes to enforce collective movements in refining macromolecular structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (18), pp.6957-6962. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0400301101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02175167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs pédagogiques et crise des systèmes éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourse de compétences : un dispositif combinant médiation des savoirs & médiatisation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (82), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INITIATIVES PEDAGOGIQUES DES UNIVERSITES ET LE COUT DES FORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETOUR D'EXPERIENCE D'EAD MEDIATISE : LA STRUCTURATION DU CAMPUS NUMERIQUE PEGASUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroussi Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des métiers numériques: typologie des compétences attendues dans les offres d’emploi et proposition d’une grille de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue,Les Cahiers du Centre d'études et de Recherche, Humanisme et Entreprise n°267, La Sorbonne Nouvelle, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 247, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes de classement et information stratégique: Outils de traitements automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit des Lumières dans un monde d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et pédagogie de l'innovation àl'ère du numérique: Enjeux, défis et contraintes dans les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de l’Education et de la Formation de l'Université IBNOU Zohr d'Agadir, Nov 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la représentation, du modèle physique au miracle ( ! ) numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Ludovia#16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovia, Aug 2019, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvertures des sources numériques : des usages éducatifs et sociétaux encore émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Juanals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ticemed 10 : Sources ouvertes dans l'éducation et communication des connaissances dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Information Milieux Médias Médiations (I3M; Universités de Nice Sophia Antipolis et Toulon); Centre de recherche sur les médiations (Crem; Université de Lorraine); Institut de Recherche en Sciences de l’Information et de la Communication (Irsic; Aix-Marseille Université), Oct 2016, Aix-en-Provence, France. pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distic immersif, subjectivité et communication : une analyse de la présence dans les environnements immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nannipieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01781777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale, prisme des interactions transméditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale annuelle d’intelligence territoriale « Le développement durable des territoires vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr d’Agadir, Oct 2015, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01280836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommunication en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement entre stratégies médiatiques et pratiques communicatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Agadir, Maroc, Apr 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming the First Journal of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale dans le champ des sciences de l'information et de la communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Intercontinental Conference of Territorial Intelligence " Interdisciplinarité dans l'aménagement et développement des territoires ", "I.C.I. les territoires, l'Intelligence, la Communication et l'Ingénierie territoriales pour penser ensemble le développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du modèle participatif d'évaluation de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School : Territoriale Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris-Est Marne-la-Vallée, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optimisme est-il le thème pour un scénario de futur de l'espace Méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Communication &amp; Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intercultural Euro-Mediterranean Center (IEMC) for Unesco, Nov 2012, Chania, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00819110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, création et/ou destruction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenteur, Indolence, Langueur : de l'Antiquité au postmodernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Michèle Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimonialisation et Développement dans la Caraïbe et les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universtié des Antilles et de la Guyane, Cayenne, Mar 2011, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engaging process as a means to achieve socio-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Territorial Intelligence, Enti, Strasbourg 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction, concept systémique protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique Ludovia 2010 "Interactivité / interactions - Enjeux relationnels".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Grand Ouest de l'Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00488876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant, un chercheur entre conservatisme et futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Colloques jumelés Didactique et Tice IV et Ticemed 7, Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Liban. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00488862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie participative au service du projet d'Union Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau méditerranéen des centres de formation multimédia (Rmcfm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Portugal. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of socio-technical systems theory concepts to a framework of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huelva Caenti Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Spain. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien - SFSIC/ISD/IPSI - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is region the most appropriate space to think sustainable development? A framework for research and implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alba Iulia, Romania. p. 51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">savoirs tacites et gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humain dans la formation à distance : la problématique du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France. pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes virtuels et enseignement à distance : de nouvelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TiceMed 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Region the Most Appropriate Space to Think Sustainable Development? A framework for research and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is region the most appropriate space to think sustainable development? A framework for research and implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Romania. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00103665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et mondialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Besançon, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métacognition dans l'évaluation de la formation a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TiceMed 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les (n)tic font-elles baisser le niveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les n(tic): représentations, nouvelles appropriations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Distic et le rayonnement des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distic et culture des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations internationales peuvent-elles profiter des technologies numériques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information numérique et les enjeux de la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google au quotidien : le googling en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde selon Google</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique est-elle une fatalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Tic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEILLE ET MANAGEMENT DES COMPETENCES: APPLICATION DE LA DEMARCHE DE VEILLE AUX METIERS NUMERIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Barcelone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la création de contenus et l'intelligence territoriale: la dimension éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Internationales de Saint-Raphaël "Tic &amp; Territoire: quels développements?", 5 &amp; 6 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical dimensions of KM in professional settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque KM (Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01831115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cellule de veille pour l'Université de Toulon et du Var: un outil au service du rapprochement Université-Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Keriguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre des acteurs de la formation technologique d'Europe et d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre médiation et interactions : La méthode de Management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'impossible formation à la communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement Supérieur à distance et Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Europe des Assises Francophones de l'enseignement supérieur technologique et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Ateliers d'Intelligence stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measuring instrument of the audience of a web site : the network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IMP Conference, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Dublin, Ireland. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de l'enquête des besoins recensés par le CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles d’apprentissage et pratiques pédagogiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Touiaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3639546736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 29, pp.270, 2015, Questions de communication, série actes, 978-2-8143-0264-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage ubiquitaire et web 2.0 : Nouvelles formes contributives de l’Ubiquitous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ScritoWeb, 2010, 978-88-6381-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01801831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Molecular Machines Using Incremental ITC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods Mol Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-140, 2019, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9179-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and Kinetic Analysis of Isothermal Titration Calorimetry Experiments by Using KinITC in AFFINImeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sabín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcalorimetry of Biological Molecules pp 225-239</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-239, 2019, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9179-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending ITC to Kinetics with kinITC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology Volume 567, 2016, Pages 157-180 Methods in Enzymology Chapter Seven - Extending ITC to Kinetics with kinITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-180, 2016, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2015.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières numériques et doutes chez les acteurs de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2016, Questions de communication, série actes, 978-2-8143-0287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et construction du lien social dans la multiculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : usages, publics, dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine, pp.7-18, 2015, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ticemed, un petit pas pour l’union de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Durampart; Françoise Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action. Culture et réseaux méditerranéens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-165, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01802198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre de formation SIC : entre réformes & adaptations.Proposition d'une réflexion stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les pratiques d'information et de communication,Agir professionnel et Agir social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00103704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNET AND EDUCATION : FOR A NEW PEDAGOGY Way & means to a territorial human tie up dated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale dans le champ des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00808096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lyon 2, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01280912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Dumas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Principales publications de Phiippe Dumas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">028902947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications en ligne au 01/01/2024</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une problématique pluriculturelle de la notion d’hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 - Entre distance et présence : la formation à l'heure de l'hybridation, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicultural problematic of the notion of hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 - Entre distance et présence : la formation à l'heure de l'hybridation, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la Professeure Belinda Tynan : un voyage à travers l’enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Professor Belinda Tynan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFFINImeter: A software to analyze molecular recognition processes from experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sabín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Costas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2019.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scanning probe microscopy study of nanostructured TiO 2 /poly(3-hexylthiophene) hybrid heterojunctions for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailu Kassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2087-2096. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.9.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to photocatalysis through methylene blue photodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuhiti Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (6), pp.065808. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/6/065808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical measurements of the bandgap energy of a light-emitting diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Raimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9120/51/2/025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and predictive model of kinetic regulation by E. coli TPP riboswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondés Guedich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Puffer-Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2016.1142040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne: une question de chiffres et de sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTIMED - Revista do Réseau Méditerranée de Centres d'Études et de Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (01), pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00808079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation-dependent cleavage of the duplex form of the subtype-B HIV-1 RNA dimerization initiation site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkq344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Chiral Cyclopropyl Dihydro-Alkylthio-Benzyl-Oxopyrimidine (S-DABO) Derivatives as Potent HIV-1 Reverse Transcriptase Inhibitors with High Activity Against Clinically Relevant Mutants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Maga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Alongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberta Samuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm801330n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des tic en intelligence économique : le revers de la médaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinczon Du Sel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INITIATIVES PEDAGOGIQUES DES UNIVERSITES ET LE COUT DES FORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of low-frequency normal modes to enforce collective movements in refining macromolecular structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (18), pp.6957-6962. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0400301101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02175167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs pédagogiques et crise des systèmes éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourse de compétences : un dispositif combinant médiation des savoirs & médiatisation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (82), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETOUR D'EXPERIENCE D'EAD MEDIATISE : LA STRUCTURATION DU CAMPUS NUMERIQUE PEGASUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroussi Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des métiers numériques: typologie des compétences attendues dans les offres d’emploi et proposition d’une grille de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue,Les Cahiers du Centre d'études et de Recherche, Humanisme et Entreprise n°267, La Sorbonne Nouvelle, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 247, pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes de classement et information stratégique: Outils de traitements automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit des Lumières dans un monde d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et pédagogie de l'innovation àl'ère du numérique: Enjeux, défis et contraintes dans les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de l’Education et de la Formation de l'Université IBNOU Zohr d'Agadir, Nov 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se représenter la représentation, du modèle physique au miracle ( ! ) numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Ludovia#16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovia, Aug 2019, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvertures des sources numériques : des usages éducatifs et sociétaux encore émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Juanals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ticemed 10 : Sources ouvertes dans l'éducation et communication des connaissances dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Information Milieux Médias Médiations (I3M; Universités de Nice Sophia Antipolis et Toulon); Centre de recherche sur les médiations (Crem; Université de Lorraine); Institut de Recherche en Sciences de l’Information et de la Communication (Irsic; Aix-Marseille Université), Oct 2016, Aix-en-Provence, France. pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale, prisme des interactions transméditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale annuelle d’intelligence territoriale « Le développement durable des territoires vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr d’Agadir, Oct 2015, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01280836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distic immersif, subjectivité et communication : une analyse de la présence dans les environnements immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nannipieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01781777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming the First Journal of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommunication en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement entre stratégies médiatiques et pratiques communicatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Agadir, Maroc, Apr 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale dans le champ des sciences de l'information et de la communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Intercontinental Conference of Territorial Intelligence " Interdisciplinarité dans l'aménagement et développement des territoires ", "I.C.I. les territoires, l'Intelligence, la Communication et l'Ingénierie territoriales pour penser ensemble le développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du modèle participatif d'évaluation de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School : Territoriale Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris-Est Marne-la-Vallée, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optimisme est-il le thème pour un scénario de futur de l'espace Méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Communication &amp; Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intercultural Euro-Mediterranean Center (IEMC) for Unesco, Nov 2012, Chania, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00819110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, création et/ou destruction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenteur, Indolence, Langueur : de l'Antiquité au postmodernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Michèle Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimonialisation et Développement dans la Caraïbe et les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universtié des Antilles et de la Guyane, Cayenne, Mar 2011, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant, un chercheur entre conservatisme et futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Colloques jumelés Didactique et Tice IV et Ticemed 7, Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Liban. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00488862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Grand Ouest de l'Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00488876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engaging process as a means to achieve socio-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Territorial Intelligence, Enti, Strasbourg 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction, concept systémique protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique Ludovia 2010 "Interactivité / interactions - Enjeux relationnels".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie participative au service du projet d'Union Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau méditerranéen des centres de formation multimédia (Rmcfm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Portugal. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of socio-technical systems theory concepts to a framework of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huelva Caenti Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Spain. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien - SFSIC/ISD/IPSI - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is region the most appropriate space to think sustainable development? A framework for research and implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alba Iulia, Romania. p. 51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">savoirs tacites et gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humain dans la formation à distance : la problématique du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France. pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métacognition dans l'évaluation de la formation a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TiceMed 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les (n)tic font-elles baisser le niveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les n(tic): représentations, nouvelles appropriations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Region the Most Appropriate Space to Think Sustainable Development? A framework for research and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is region the most appropriate space to think sustainable development? A framework for research and implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Romania. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00103665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes virtuels et enseignement à distance : de nouvelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TiceMed 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00260340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et mondialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Besançon, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Distic et le rayonnement des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distic et culture des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations internationales peuvent-elles profiter des technologies numériques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information numérique et les enjeux de la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google au quotidien : le googling en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde selon Google</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique est-elle une fatalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Tic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEILLE ET MANAGEMENT DES COMPETENCES: APPLICATION DE LA DEMARCHE DE VEILLE AUX METIERS NUMERIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Barcelone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la création de contenus et l'intelligence territoriale: la dimension éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Internationales de Saint-Raphaël "Tic &amp; Territoire: quels développements?", 5 &amp; 6 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical dimensions of KM in professional settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque KM (Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01831115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre médiation et interactions : La méthode de Management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'impossible formation à la communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cellule de veille pour l'Université de Toulon et du Var: un outil au service du rapprochement Université-Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Keriguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre des acteurs de la formation technologique d'Europe et d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement Supérieur à distance et Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Europe des Assises Francophones de l'enseignement supérieur technologique et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Ateliers d'Intelligence stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measuring instrument of the audience of a web site : the network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IMP Conference, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Dublin, Ireland. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de l'enquête des besoins recensés par le CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles d’apprentissage et pratiques pédagogiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Céci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Touiaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3639546736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 29, pp.270, 2015, Questions de communication, série actes, 978-2-8143-0264-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage ubiquitaire et web 2.0 : Nouvelles formes contributives de l’Ubiquitous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ScritoWeb, 2010, 978-88-6381-131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01801831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and Kinetic Analysis of Isothermal Titration Calorimetry Experiments by Using KinITC in AFFINImeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sabín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcalorimetry of Biological Molecules pp 225-239</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-239, 2019, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9179-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Molecular Machines Using Incremental ITC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods Mol Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-140, 2019, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9179-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending ITC to Kinetics with kinITC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ennifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology Volume 567, 2016, Pages 157-180 Methods in Enzymology Chapter Seven - Extending ITC to Kinetics with kinITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-180, 2016, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2015.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières numériques et doutes chez les acteurs de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2016, Questions de communication, série actes, 978-2-8143-0287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et construction du lien social dans la multiculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : usages, publics, dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine, pp.7-18, 2015, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ticemed, un petit pas pour l’union de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Durampart; Françoise Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action. Culture et réseaux méditerranéens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-165, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01802198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre de formation SIC : entre réformes & adaptations.Proposition d'une réflexion stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les pratiques d'information et de communication,Agir professionnel et Agir social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00103704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNET AND EDUCATION : FOR A NEW PEDAGOGY Way & means to a territorial human tie up dated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence territoriale dans le champ des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00808096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lyon 2, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01280912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAB875E9"/>
+    <w:nsid w:val="9F4B3BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028902947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909790v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4961" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sab&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Costas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Bastos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2019.02.031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Letertre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douh&#233;ret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Kassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#233;s Guedich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Puffer-Enders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baltzinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle da Veiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1142040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00808079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Alongi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Angeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Samuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801330n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02175167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0400301101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riqueau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Oueslati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04546185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01280836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00819110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Venturini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00488876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00488862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00103665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lombardo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Keriguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Touiaq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morebooks.de/store/gb/book/nouveaux-mod%C3%A8les-d%E2%80%99apprentissage-et-pratiques-p%C3%A9dagogiques-innovantes/isbn/978-3-639-54673-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9179-2_10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9179-2_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Palau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2015.08.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01802198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00103704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00808096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-01280912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028902947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174602v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5183" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4961" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sab&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Costas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Bastos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2019.02.031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Letertre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douh&#233;ret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Kassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#233;s Guedich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Puffer-Enders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baltzinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle da Veiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1142040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00808079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Alongi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Angeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Samuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801330n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riqueau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02175167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0400301101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Oueslati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04546185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01280836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00819110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Venturini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00488862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00488876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260337v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00103665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00260340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Keriguy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712843v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Touiaq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morebooks.de/store/gb/book/nouveaux-mod%C3%A8les-d%E2%80%99apprentissage-et-pratiques-p%C3%A9dagogiques-innovantes/isbn/978-3-639-54673-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9179-2_16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9179-2_10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Palau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2015.08.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01802198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00103704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00808096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-01280912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>