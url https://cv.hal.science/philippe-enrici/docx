--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -2075,269 +2075,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobinage dentaire à barre cylindrique basse tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition d'une chaine de motorisation électrique basse tension, fort courant pour ULM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Elwati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Henaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Matt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Elwati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398250v1</w:t>
+                <w:t xml:space="preserve">hal-05398215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'une chaine de motorisation électrique basse tension, fort courant pour ULM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Bobinage dentaire à barre cylindrique basse tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aitakkache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Elwati</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398215v1</w:t>
+                <w:t xml:space="preserve">hal-05398250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrated winding by quarter for electric boat.</w:t>
               </w:r>
@@ -2362,64 +2362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aitakkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Elwati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Hénaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2680,1041 +2680,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of models and tools for the design of HF magnetic components in power electronics</w:t>
+                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec un fort espacement inducteur/induit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Belkaid</w:t>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France. pp. 706-711</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique SGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007169v1</w:t>
+                <w:t xml:space="preserve">hal-02008052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec avec un fort espacement inducteur/induit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of models and tools for the design of HF magnetic components in power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Biagini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z. Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France. pp. 706-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981831v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mover Guide in a Linear Electric Generator with Double - Sided Stationary Stators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec avec un fort espacement inducteur/induit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kenfack</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Power, Electronics, Machines and Drives - PEMD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007184v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec un fort espacement inducteur/induit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mover Guide in a Linear Electric Generator with Double - Sided Stationary Stators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hammoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+                <w:t xml:space="preserve">P. Kenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique SGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nancy, France. (8 p.)</w:t>
+              <w:t xml:space="preserve">9th International Conference on Power, Electronics, Machines and Drives - PEMD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008052v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mechanical Stresses on Flat double sided Linear Electric Motor Multi-air gap Structure guided or Friction Plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Designing a Permanent Magnet Linear Generator Multi-air gap Structure using Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG Europe 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Conference on Electrical and Electronics Engineering (ELECO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bursa, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907752v1</w:t>
+                <w:t xml:space="preserve">hal-02005443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 22kW/85kHz inductive charger for electric vehicules with an airgap of 25cm</w:t>
+                <w:t xml:space="preserve">Impact of Mechanical Stresses on Flat double sided Linear Electric Motor Multi-air gap Structure guided or Friction Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hammoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+                <w:t xml:space="preserve">P. Kenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Belfort, France</w:t>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG Europe 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005455v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Permanent Magnet Linear Generator Multi-air gap Structure using Finite Element Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Matt</w:t>
+                <w:t xml:space="preserve">Design of a 22kW/85kHz inductive charger for electric vehicules with an airgap of 25cm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Electrical and Electronics Engineering (ELECO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bursa, Turkey. pp 1414-1418</w:t>
+              <w:t xml:space="preserve">IEEE VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907813v1</w:t>
+                <w:t xml:space="preserve">hal-02005455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalism and Finite Element Study of Actuator with Toothed Coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Permanent Magnet Linear Generator Multi-air gap Structure using Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG Europe 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Conference on Electrical and Electronics Engineering (ELECO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bursa, Turkey. pp 1414-1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907755v1</w:t>
+                <w:t xml:space="preserve">hal-01907813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Permanent Magnet Linear Generator Multi-air gap Structure using Finite Element Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalism and Finite Element Study of Actuator with Toothed Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Electrical and Electronics Engineering (ELECO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bursa, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG Europe 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005443v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et outils pour la conception de composants magnétiques HF en électronique de puissance</w:t>
               </w:r>
@@ -3815,787 +3815,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of banding techniques with a view to reduce the rotor eddy-current loss in a high-speed actuator dedicated to an aeronautical application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Banc de test dédié au vieillissement accéléré de modules IGBT en cyclage thermique : Méthode, instrumentation, résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amgad Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 XXI International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SGE (Symposium de Génie Électrique SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762832v1</w:t>
+                <w:t xml:space="preserve">hal-01065227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des pertes par courants induits dans les deux frettes, une composite et une à base d'alliage métallique, d'une machine synchrone rapide à aimants permanents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
+                <w:t xml:space="preserve">Study of banding techniques with a view to reduce the rotor eddy-current loss in a high-speed actuator dedicated to an aeronautical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nierlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 XXI International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065265v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banc de test dédié au vieillissement accéléré de modules IGBT en cyclage thermique : Méthode, instrumentation, résultats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martiré</w:t>
+                <w:t xml:space="preserve">Etude des pertes par courants induits dans les deux frettes, une composite et une à base d'alliage métallique, d'une machine synchrone rapide à aimants permanents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhem Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Enrici</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nierlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE (Symposium de Génie Électrique SGE 2014)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065227v1</w:t>
+                <w:t xml:space="preserve">hal-01065265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high current multi-cell buck converter using intercell transformers: Modeling and design of a 1200 amps, 12-phase prototype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Rotor Eddy-Current Losses for High Speed SPMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhem Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882892v1</w:t>
+                <w:t xml:space="preserve">hal-01908884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line [TJ, Vce] Monitoring of IGBTs stressed by fast Power Cycling tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rashed</w:t>
+                <w:t xml:space="preserve">A high current multi-cell buck converter using intercell transformers: Modeling and design of a 1200 amps, 12-phase prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908891v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Rotor Eddy-Current Losses for High Speed SPMSM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Matt</w:t>
+                <w:t xml:space="preserve">On-line [TJ, Vce] Monitoring of IGBTs stressed by fast Power Cycling tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908884v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Comparison of Two Multi-disc Permanent Magnet-Motors for Aeronautical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,51 +4659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the assembly constraints on a multiair gap linear motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4741,77 +4741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A design approach for an axial-flux permanent magnet motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4849,51 +4849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionneur linéaire polyentrefer pour applications aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,516 +4951,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Wind Energy Conversion system Association of a direct-driven synchronous motor with vernier effect and a diode rectifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiairgap friction direct drive linear actuator with permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès MELECON 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines Congrès (ICEM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916398v1</w:t>
+                <w:t xml:space="preserve">hal-01916477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiairgap friction direct drive linear actuator with permanent magnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Passive Wind Energy Conversion system Association of a direct-driven synchronous motor with vernier effect and a diode rectifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ziegler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines Congrès (ICEM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès MELECON 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916477v1</w:t>
+                <w:t xml:space="preserve">hal-01916398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High force linear actuator for an aeronautical application. Association with a fault tolerant converter.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic actuator with high torque mass ratio. Permanent magnet machine with synchronous and Vernier double effect. Application to aeronautical systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Jac</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Aegean Conference on Electrical Machines and Power Electronics (ACEMP) and Electromotion '07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Bodrum, Turkey. pp.76-80, </w:t>
+              <w:t xml:space="preserve">, Sep 2007, Bodrum, Turkey. pp.81-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624014v1</w:t>
+                <w:t xml:space="preserve">hal-03624015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic actuator with high torque mass ratio. Permanent magnet machine with synchronous and Vernier double effect. Application to aeronautical systems.</w:t>
+                <w:t xml:space="preserve">High force linear actuator for an aeronautical application. Association with a fault tolerant converter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Jac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Ziegler</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Martire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Aegean Conference on Electrical Machines and Power Electronics (ACEMP) and Electromotion '07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Bodrum, Turkey. pp.81-86, </w:t>
+              <w:t xml:space="preserve">, Sep 2007, Bodrum, Turkey. pp.76-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACEMP.2007.4510487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624015v1</w:t>
+                <w:t xml:space="preserve">hal-03624014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and testing of a low power wind system</w:t>
               </w:r>
@@ -5472,51 +5472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Meny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6253,64 +6253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Advanced Topics in Wind Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap. 12, pp 269-288, 2011, ISBN 978-953-307-508-2 (2011)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6504,51 +6504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332112v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Enrici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Gairaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piscini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Boubaker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aitakkache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kenfack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.8122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ziegler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nierlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2877995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.08.045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2539503" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2009001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balducci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIGE.10.403-427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J9W8PTJS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2006036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.425-451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LZBSRDBJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Elwati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aitakkache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belkaid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biagini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hammoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenfack" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008052v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziegler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Belkaid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubaker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nierlich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960551" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631915" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balducci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916477v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510487" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624015v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510488" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571843" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626896v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ropa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2000.884061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reboul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1996.564589" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joumha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1995.483773" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Popiel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1994.591740" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.99134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332112v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Enrici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Gairaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piscini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Boubaker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aitakkache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kenfack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.8122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ziegler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nierlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2877995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.08.045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2539503" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2009001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balducci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIGE.10.403-427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J9W8PTJS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2006036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.425-451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LZBSRDBJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Elwati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aitakkache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belkaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biagini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hammoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenfack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziegler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Belkaid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubaker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nierlich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960551" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631915" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balducci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916477v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510488" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510487" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571843" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626896v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ropa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2000.884061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reboul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1996.564589" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joumha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1995.483773" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Popiel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1994.591740" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.99134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>