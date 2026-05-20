--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -3349,247 +3349,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 22kW/85kHz inductive charger for electric vehicules with an airgap of 25cm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+                <w:t xml:space="preserve">Design Permanent Magnet Linear Generator Multi-air gap Structure using Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Belfort, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Electrical and Electronics Engineering (ELECO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bursa, Turkey. pp 1414-1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005455v1</w:t>
+                <w:t xml:space="preserve">hal-01907813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Permanent Magnet Linear Generator Multi-air gap Structure using Finite Element Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Matt</w:t>
+                <w:t xml:space="preserve">Design of a 22kW/85kHz inductive charger for electric vehicules with an airgap of 25cm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Electrical and Electronics Engineering (ELECO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bursa, Turkey. pp 1414-1418</w:t>
+              <w:t xml:space="preserve">IEEE VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907813v1</w:t>
+                <w:t xml:space="preserve">hal-02005455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalism and Finite Element Study of Actuator with Toothed Coupling</w:t>
               </w:r>
@@ -6504,51 +6504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332112v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Enrici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Gairaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piscini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Boubaker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aitakkache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kenfack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.8122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ziegler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nierlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2877995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.08.045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2539503" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2009001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balducci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIGE.10.403-427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J9W8PTJS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2006036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.425-451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LZBSRDBJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Elwati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aitakkache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belkaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biagini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hammoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenfack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziegler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Belkaid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubaker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nierlich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960551" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631915" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balducci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916477v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510488" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510487" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571843" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626896v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ropa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2000.884061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reboul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1996.564589" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joumha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1995.483773" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Popiel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1994.591740" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.99134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332112v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Enrici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Gairaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piscini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Boubaker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aitakkache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kenfack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.8122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ziegler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nierlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2877995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.08.045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2539503" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2009001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balducci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIGE.10.403-427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J9W8PTJS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2006036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.425-451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LZBSRDBJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Elwati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;naux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aitakkache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belkaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biagini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hammoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenfack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziegler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Belkaid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubaker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nierlich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960551" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631915" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balducci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916477v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510488" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEMP.2007.4510487" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571843" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626896v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ropa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2000.884061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reboul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1996.564589" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joumha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1995.483773" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Popiel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.1994.591740" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.99134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>