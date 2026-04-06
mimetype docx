--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1361,648 +1361,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Piot</w:t>
+                <w:t xml:space="preserve">PCB fate in alpine lakes: How do they get out?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Nellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">9th Symposium of European Freshwater Sciences - SEFS 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995522v1</w:t>
+                <w:t xml:space="preserve">hal-01995515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne PAH transfer into soils : a comparison study in karstic mountain forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Malet</w:t>
+                <w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Johanna Marcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995523v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCB fate in alpine lakes: How do they get out?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.-M. Nellier</w:t>
+                <w:t xml:space="preserve">Airborne PAH transfer into soils : a comparison study in karstic mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-E. Perga</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium of European Freshwater Sciences - SEFS 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995515v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t>
+                <w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Malet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROG 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t>
+              <w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803210v1</w:t>
+                <w:t xml:space="preserve">hal-01767388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t>
+                <w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">FROG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767388v1</w:t>
+                <w:t xml:space="preserve">hal-01803210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2224,51 +2224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBE91DEA"/>
+    <w:nsid w:val="64E7C982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2455,51 +2455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fanget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Nellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294320" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fanget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Nellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294320" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>