--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1361,648 +1361,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCB fate in alpine lakes: How do they get out?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-E. Perga</w:t>
+                <w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Johanna Marcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium of European Freshwater Sciences - SEFS 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995515v1</w:t>
+                <w:t xml:space="preserve">hal-01995522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+                <w:t xml:space="preserve">Airborne PAH transfer into soils : a comparison study in karstic mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995522v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne PAH transfer into soils : a comparison study in karstic mountain forests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Poulenard</w:t>
+                <w:t xml:space="preserve">PCB fate in alpine lakes: How do they get out?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Malet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-E. Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">9th Symposium of European Freshwater Sciences - SEFS 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995523v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t>
+                <w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">FROG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767388v1</w:t>
+                <w:t xml:space="preserve">hal-01803210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t>
+                <w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Malet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROG 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t>
+              <w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803210v1</w:t>
+                <w:t xml:space="preserve">hal-01767388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2224,51 +2224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64E7C982"/>
+    <w:nsid w:val="296B020D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2455,51 +2455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fanget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Nellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294320" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fanget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Nellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294320" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>