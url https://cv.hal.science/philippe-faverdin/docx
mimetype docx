--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe FAVERDIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowComfort: A R-shiny app to visualize the evolution of thermal comfort of dairy cows under climate change and the associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.102007. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2024.102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the lactose content and other osmotic agents in milk throughout lactation according to the cow's parity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.432-437. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2024-0717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourrait-on parvenir à une alimentation saine dans le monde en 2050 sans expansion des terres agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4-5/2024, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-shot technology for 3D imaging of large animals: perspectives for ruminant management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luginbuhl Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.txae018. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/tas/txae018/7604297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production throughout the lactation in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106, pp.4799-4812. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between body condition genomic values and feed intake, milk production, and body weight in French Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (1), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can healthy diets be achieved worldwide in 2050 without farmland expansion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.100711. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2023.100711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialising and intensifying cattle production for better efficiency and less global warming: contrasting results for milk and meat co-production at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100431. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional (3D) imaging technology to monitor growth and development of holstein heifers and estimate body weight, a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.4635. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22124635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEM: An explainable-by-design ensemble method for multivariate time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.917-957. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-022-00823-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 3-dimensional imaging of Holstein cows to estimate body weight and monitor the composition of body weight change throughout lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.4508-4519. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-21337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key parameters for modelling the impacts of livestock health conditions on greenhouse gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kipling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blanco-Penedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100023. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited review: Disentangling residual feed intake—Insights and approaches to make it more fit for purpose in the modern context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.6329-6342. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho3D - Utilisation d’un dispositif d’imagerie en 3D pour modéliser la forme complète de bovins laitiers et mesurer des paramètres morphologiques, le volume et la surface corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.215-228. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/21gn-kn32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution assessment of French grassland dry matter and nitrogen yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.125952. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience Alimentaire : comment mieux la comprendre et en faire un élément de durabilité de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision feed restriction improves feed and milk efficiencies and reduces methane emissions of less efficient lactating Holstein cows without impairing their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (5), pp.4408-4422. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage de précision : De nouvelles informations utiles pour la décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guatteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4), pp.223-234. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume and surface area of Holstein dairy cows calculated from complete 3D shapes acquired using a high-precision scanning system: Interest for body weight estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165 (104977), pp.104977. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2019.104977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diet and manure management on ammonia and greenhouse gas emissions from dairy barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2903-2912. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size and density on mean retention time in the rumen of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (4), pp.3010-3022. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les changements d’échelle pour améliorer l’efficience des productions animales et réduire les rejets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.305-322. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent is climate change adaptation a novel challenge for agricultural modellers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kipling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F.E. Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blanco-Penedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.104492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision scanning system for complete 3D cow body shape imaging and analysis of morphological traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.447-453. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2019.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early lactation performance in Holstein heifers first calving at 36 months and managed for high or low weight gain during mid- and late gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Troccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86 (3), pp.272-278. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002202991900044X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of biological traits associated with differences in residual energy intake among lactating Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (5), pp.4193-4211. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-12636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science Techniques for Sustainable Dairy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie de précision au service de l'expérimentation terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Pena-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.170-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the cow-specific part of residual energy intake in lactating dairy cows using random regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.1396-1404. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117003214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.212-220. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship of dairy farm eco-efficiency with intensification and self-sufficiency. Evidence from the french dairy sector using life cycle analysis, data envelopment analysis and partial least squares structural equation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair William Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0166445. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0166445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to holistically assess (dairy) farm eco-efficiency by combining Life Cycle Analysis with Data Envelopment Analysis models and methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1899-1910. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving efficiency assessments using additive data envelopment analysis models: an application to contrasting dairy farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair W. Stott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative nitrogen efficiency, a new indicator to assess crop livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.857-868. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des besoins protéiques des ruminants et détermination des réponses des femelles laitières aux apports de protéines digestibles dans l’intestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (5), pp.347-368. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rear shape in 3 dimensions summarized by principal component analysis is a good predictor of body condition score in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Luginbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (7), pp.4465-4476. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-8969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072305v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, quantities and fate of nitrogen flows associated with animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (S1), pp.28-48. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effets de serre des élevages porcins en diminuant les apports protéiques: stratégies et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hrhm-4n06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature and sodium bicarbonate supplementation on water and electrolyte balances in dry and lactating Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (4), pp.2305-2318. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cattle population as lifetime trajectories driven by management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel d’atténuation des gaz à effet de serre en productions bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j1bh-az79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’efficience énergétique fossile des systèmes d’élevage en Afrique de l’Ouest : adaptations et perspectives méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benagabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5), pp.369-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux du couple vache - prairie à la lumière de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pfmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217 (217), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and livestock farming: lessons and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (S 1), pp.68-71. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of livestock farming systems to the nitrogen cascade and consequences for farming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Kuikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (Supplements1), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions et filières animales : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tregaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.157-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in predicting nutrient partitioning in the dairy cow: recognizing the central role of genotype and its expression through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant differences in fertility between dairy cows selected for one QTL located on bovine chromosome 3 are not attributable to energy balance, although eating behaviour is affected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.610-617. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112002133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'élevage bovin aux émissions de GES et au stockage de carbone selon les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.181 - 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition des nutriments entre fonctions physiologiques chez les vaches laitières dépend du génotype et de son expression dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMOD’N: An agro-hydrological distributed model of catchment-scale nitrogen dynamics integrating farming system decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins en eau d’abreuvement des bovins laitiers : déterminismes physiologiques et quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.249-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial &amp;quot;La vache et le lait&amp;quot;. Avant Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique : intérêts, limites et perspectives des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual reproduction model sensitive to milk yield and body condition in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (8), pp.1332 - 1343. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de polyculture-élevage pour bien valoriser l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.45-69. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kmq2-gp41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative uncertainty analysis of energy coefficients in energy analysis of dairy farms from two French territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.185-191. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELODIE: a whole-farm model to study the dynamics of nutrients in dairy and pig farms with crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (10), pp.1711-1721. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112000687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk protein synthesis in response to the provision of an “ideal” amino acid profile at 2 levels of metabolizable protein supply in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (10), pp.5876-5887. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of water intake and excretion flows in Holstein dairy cows under thermoneutral conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (10), pp.1662-1676. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111200047X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage bovin et environnement : quelles solutions techniques ou organisationnelles envisagées par l'INRA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Zundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.135-156. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wgss-5n33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrazeIn: a model of herbage intake and milk production for grazing dairy cows. 1. Prediction of intake capacity, voluntary intake and milk production during lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.29-44. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00776.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrazeIn: a model of herbage intake and milk production for grazing dairy cows. 2. Prediction of intake under rotational and continuously stocked grazing management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00770.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie, un simulateur d'une exploitation d'élevage pour étudier les relations entre conduites des systèmes et risques pour l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.109-119. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/brd4-wt27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gaz à effet de serre en élevage bovin : évaluation et leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (5), pp.415-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrazeIn: a model of herbage intake and milk production for grazing dairy cows. 3. Simulations and external validation of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. González-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (1), pp.61-77. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00769.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy x protein interaction on milk yield and milk composition in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.4128-4143. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary cation-anion difference on ruminal metabolism and blood acid-base regulation in dairy cows receiving 2 contrasting levels of concentrate in diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Apper-Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.4196-4210. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different feeding strategies on lactation performance of Holstein and Normande dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (6), pp.891-905. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109004212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels systèmes fourragers et quels types de vaches laitières demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rumen fill on intake of fresh perennial ryegrass in young and mature dairy cows grazing or zero-grazing fresh perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.1706-1720. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109990486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle d'évolution de l'élevage bovin. Bilan et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pflimlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200, pp.429-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumigene: a model to study the impact of management rules and constraints on agricultural waste allocation at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146, pp.521-539. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859608008034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'herbe, la vache et ses produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'élevage, un concept pour raisonner les transformations de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of rumen or duodenal glucose infusions on intake in dairy cows fed fresh perennial ryegrass indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (9), pp.4397-4410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion d'aliments par les vaches laitières et sa prévision au cours de la lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (2), pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of milk fat from cows selected for milk fat globule size and offered either fresh pasture or a corn silage-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (1), pp.392-403. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(07)72640-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing dietary cation-anion difference for dairy cows fed with two contrasting levels of concentrate in diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Apper-Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Meschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.749-760. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72136-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'ingestion revue dans le &amp;quot;livre rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir. Lait Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of strain of Holstein-Friesian dairy cow and pasture-based system on grass intake and milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82, pp.435-444. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/ASC200661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of strain of Holstein-Friesian cows and pasture-based feed systems on milk yield, body weight, and body condition score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.1231-1243. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72790-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginons de nouveaux systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir. Lait Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 167, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Grazemore dairy cow model to predict performance of grazing dairy cows fed forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.47-50. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22358/jafs/70758/2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Réussir Lait Elevage. Comment faire évoluer les systèmes de production laitiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Regnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir. Lait Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 173, pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter intake and eating rate of grass by dairy cows is restricted by internal, but not external water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Cabrera Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 114, pp.59-74. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2003.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of external water to fresh grass does not affect dry matter intake, feeding behaviour and rumen characteristics in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Cabrera-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of health disorders on feed intake and milk production in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nutrition azotée influence l'ingestion chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rico-Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of external water to fresh grass does not affect dry matter intake, feeding behaviour and rumen characteristics in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Israel Cabrera Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2003004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metabolizable protein on intake and milk production of dairy cows independent of effects on ruminal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M'Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 76, pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genetic merit and concentrate supplementation on grass intake and milk production with Holstein friesian dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stakelum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 86, pp.610-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The release of cell contents of fresh rye-grass (Lolium perenne L.) during digestion in dairy cows: effect of the intracellular constituents, season and stage of maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 97 (1-2), pp.83-102. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-8401(01)00350-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to analyse intravenous glucose and insulin tolerance tests performed on dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.359-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the level and source of dietary protein on intake and milk yield in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiaeddine M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Verité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (3), pp.205-211. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2001127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of duodenal perfusion of protein on the intake of dairy cows with or without incomplete milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiaeddine M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (6), pp.487-496. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2000139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of biomass, chemical composition and pepsin- cellulase digestibility in a perennial ryegrass sward : interaction with month of a year, regrowth age and time of day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84 (1-2), pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of duodenal perfusion of protein on the intake of dairy cows with or without incomplete milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (6), pp.487-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nutrients on feed intake in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 58, pp.523-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of rumen supply timing on feed intake control in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 82, pp.2443-2454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a duodenal glucose infusion on the relationship between plasma concentrations og glucose and insulin in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 80 (11), pp.2854-2865. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(97)76250-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of fresh perennial ryegrass fertilized at two levels of nitrogen by lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64, pp.155-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Préhensibilité des aliments par les herbivores et les volailles - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (5), pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake prediction gains confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feed Mix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (4), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of feed intake response to a bêta2-agonist by bovine somatotropin in lactating or dry dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 80 (1), pp.52-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatabilité et choix alimentaires - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (5), pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases rationnelles de l'alimentation des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demarquilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, HS, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the feeding response of lactating dairy cows to peripheral insulin administration with or without a glucose supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid metabolism and intake behavior of dairy cows:Effects of intravenous lipid and B-Adrenergic supplementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.1209-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a mechanistic model of intake and chewing activities of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.2785-2802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the feeding response of lactating dairy cows to peripheral insulin administration with or without a glucose supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of intake capacity of dairy cows in early lactation (Short communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Troccon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (1), pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAtion 2.6, Programa informatico de calculo, analisis y gestion de raciones en rumiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrer Cazcarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEA Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (16), pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of intake capacity of dairy cows in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Troccon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.265-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of sensitivity of food intake to beta2-agonist by bovine somatotropine in dry and lacting dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (1), pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of sensitivity of food intake to β2-agonist by bovine somatotropin in dry and lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.246-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels de modélisation à l'INRA : ACSL et SimuSolv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madany Gallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editeur de Liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of timing of rumen energy on food intake in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43, pp.286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the kinetics of volatile fatty acids infusion into the rumen on feed intake in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Society of Nutrition Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of level of nitrogen fertilization and protein supplementation on herbage utilization by grazing dairy cows. I. Herbage intake and feeding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43, pp.291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of level of nitrogen fertilization and protein supplementation on herbage utilization by grazing dairy cows. I. Herbage intake and feeding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (3), pp.291-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of clenbuterol and propranolol on lipid mobilization and food intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.39s-40s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of timing of rumen energy supply on food intake in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (3), pp.286-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of clenbuterol and propranolol on lipid mobilization and food intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (S1), pp.39s-40s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of water-filled bladders or volatile fatty acids to the rumen on the feeding behaviour in lacting dairy cows at different stages of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Widyobroto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42, pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of water-filled bladders or volatile fatty acids to the rumen on the feeding behaviour in lactating dairy cows at different stages of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bp Widyobroto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.186-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digestion of fresh perennial ryegrass fertilized at 2 levels of nitrogen in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.138-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de variation et prediction de la degradabilite de l'azote des fourrages verts dans le rumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (1), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of addition of water-filled bladders or volatil fatty acids into the rumen on digesta passage in the dairy cow eating ad libitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Widyobroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of addition of water-filled bladders or volatile fatty acids into the rumen on digesta passage in the dairy cow eating ad libitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bp Widyobroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.187-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digestion of fresh perennial ryegrass fertilized at 2 levels of nitrogen in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de variation et prédiction de la dégradabilité de l'azote des fourrages verts dans le rumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (1), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de substitution fourrages-concentrés chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (2), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des vaches laitières : Comparaison des différentes méthodes de prédiction des quantités ingérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (4), pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de substitution fourrages-concentrés chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (2), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des vaches laitières : Comparaison des différentes méthodes de prédiction des quantités ingérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (4), pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of digestive infusions of volatile fatty acids or glucose on food intake in lactating or dry cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41 (1), pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of digestive infusions of volatile fatty acids or glucose on food intake in lactating or dry cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41 (1), pp.93-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage pour vaches laitières. Effets du chargement et de la complémentation en pâturage tournant simplifié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4 (3), pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of feeding behaviour and food intake in the dairy cow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 54, pp.453-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage pour vaches laitières. Effets du chargement et de la complémentation en pâturage tournant simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4 (3), pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution of roughage by concentrates for dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27, pp.137-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'infusions d'un melange complet d'acides gras volatils en cours de repas sur la prise alimentaire de vaches taries ou en lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 30, pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'infusions d'un mélange complet d'acides gras volatils en cours de repas sur la prise alimentaire de vaches taries ou en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.213s-214s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la nature de l'aliment concentré sur les performances des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (1), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la nature de l'aliment concentré sur les performances des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (1), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations inter-individuelles d'insulinémie et de quelques paramètres du métabolisme énergétique chez la vache en fin de 2e mois de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations inter-individuelles d'insulinemie et de quelques parametres du metabolisme energetique chez la vache en fin de deuxieme mois de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion alimentaire chez les ruminants : modalités et phénomènes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1B), pp.129-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision du systeme des unites d'encombrement (UE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 70, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du caséinomacropeptide (C.M.P.) sur la sécrétion gastrique et les taux circulants d'hormones digestives chez le veau préruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Chayvialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1B), pp.287-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion alimentaire chez les ruminants : modalites et phenomenes associees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1), pp.129-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du caseinomacropeptide (C.M.P.) sur la secretion gastrique et les taux circulants d'hormones digestives chez le veau preruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Chayvialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1B), pp.287-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paturage pour vaches laitieres. 1.Comparaison des systemes de paturage &amp;quot;rationne&amp;quot; et &amp;quot;tournant simplifie&amp;quot; en zone normande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 64, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injections de doses physiologiques d'insuline chez la vache en lactation : effets sur les quantités ingérées et les métabolites sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 26 (1B), pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paturage pour vaches laitieres. 2.Simplification des systemes de paturage et niveau de complementation en zone normande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 66, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de l'insulinémie en début de repas chez la vache en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 26 (1B), pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de l'insulemie en debut de repas chez la vache en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 26 (1B), pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injections de doses physiologiques d'insuline chez la vache en lactation :effets sur les quantites ingerees et les metabolites sanguins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 26 (1), pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau et qualite des apports azotes en debut de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 51, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of Daniel Sauvant to modeling in animal science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPM: An explainable-by-design pattern-based estrus detection approach to improve resource use in dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2022 - 36th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vancouver, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production until 305 days in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Minéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Saille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.256-259, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of body condition score genomic index on performance trajectories over the lactation period in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect approaches of digestive processes to determine feed efficiency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of 3D imaging technology to study feed efficiency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolites: A novel noninvasive approach to assess energy balance in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 American Dairy Science Association (ADSA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, United States. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationship between body reserves mobilisation and feed intake in Holstein cows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à de nouveaux phénotypes d’intérêts grâce à l’imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certaines vaches laitières sont plus efficientes que d’autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'efficience alimentaire des vaches laitières les moins efficientes par une restriction alimentaire de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.202-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la notion d’efficience alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience alimentaire : comment mieux la comprendre et en faire un élément de durabilité de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.170-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ruminant feed efficiency at world scale: the complex relationship between milk and meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de précision : De nouvelles informations utiles pour la décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guatteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, En ligne, France. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate RFI in dairy cattle using time-series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel G. M. Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting feed intake of lactating dairy cows: effect on feed efficiency and methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience, agriculture de précision : de nouvelles approches environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des RMTs Elevages &amp; environnement &amp; Erytage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Dairy Management - A Machine Learning Enhanced Method for Estrus Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 25th ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anchorage, United States. pp.3051-3059, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3292500.3330712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application au rationnement des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating lactation residual energy intake in Holstein cows: When and how long?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsa Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Knoxville, United States. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Deffilait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire APIS-GENE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of parity and age at first calving of dairy cows on dynamics of milk calcium contents and blood biomarkers of bone accretion and resorption throughout lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Laza-Knoerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux valoriser les compléments protéiques pour les vaches laitières ? Apports des technologies et nouveaux outils de pilotage de la ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’une nouvelle méthodologie pour estimer la valeur protéique des aliments à partir de la réponse en matière protéique du lait chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cownex, a tool to assess nitrogen efficiency, autonomy and excretion at dairy herd level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un dispositif d’imagerie en 3D pour modéliser la forme complète de bovins laitiers et mesurer de nouveaux phénotypes morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évolution des pratiques de recherche marquée par les enjeux environnementaux et les progrès technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inra et le défi des relations agriculture-environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dry matter intake of lactating dairy cows with daily live weight and milk production measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy cow milk protein responses to digestible lysine and methionine in the new Inra feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change adaptation in European agriculture: challenges and priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kairsty Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Blanco-Penedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macsur Science Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho 3D: a new device to register and analyze 3D shapes of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de précision pour les ruminants : atouts, promesses et faiblesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élevage de précision, une source d’innovations et d’évolution des métiers dans les filières animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodèle des systèmes d'élevage bovin laitier (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is nitrogen management a cost-effective lever to mitigate agricultural greenhouse gases emissions? An analysis for France. The nitrogen cascade and policy-towards integrated solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint OECD/TFRN Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodèle des systèmes d'élevage bovin laitier (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de l'alimentation pour les animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space 2015 - les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to assess nitrogen efficiency, autonomy and excretion at dairy herd level: CowNex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buonocore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement d'un troupeau laitier intégrant le rôle du système d’information (SITEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de systèmes agricoles assistée par modèle (CSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelle en élevage : les limites de l'approche agrégative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficience des Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buonocore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effets de serre des élevages porcins en diminuant les apports protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Environnement : Atténuation des gaz à effet de serre par l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion de potentiel et méthodes de calcul des rations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion. L’évolution du système des UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins PDI. Les réponses aux apports PDI des femelles laitières (vaches et chèvres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie : simulation ex-ante d'un système de polyculture élevage grâce à la modélisation des décisions d'assolement et d'épandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de systèmes agricoles assistée par modèle (CSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflective approach to adaptation: what about scale change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreenium – WUR Research Seminar in Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic herd simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RedNex Final conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major components of feed efficiency in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des émissions de gaz à effet de serre des ruminants : choix des techniques les plus efficaces, ampleur de la réduction, coût de leur mise en application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.315-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’équilibre en azote dégradable et de l’alimentation protéique individualisée sur l’efficience d’utilisation de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowNex : Calcul de l'efficience de l'utilisation de l'azote par un troupeau laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de la plate-forme RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing environmental impacts from cattle through nutrition: what may be the best available techniques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batfarm European Workshop Reconciling Livestock Management to the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rennes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins et réponses laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of prediction errors of published predictive equations of water dairy cow requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in ambient temperature changes the relationship ruminal-core temperatures in lactating cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELODIE : modélisation du pilotage de systèmes de production et processus biotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'animation de la plate-forme RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the national herd to simulate meat and milk production and the greenhouse gas emissions inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment on nitrogen flows in livestock farming system in France. Main issues and options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Planet under pressure : New knowledge, towards solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification as a way to reduce cattle greenhouse gas emissions: a question of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique: inttérêts, limites et perspectives des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk protein responses to dietary manipulation of amino acids at two levels of protein supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d'azote en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris (FR), France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser le cheptel national français pour évaluer l'influence de choix techniques sur ses émissions de GES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité de l’efficience énergétique fossile dans les systèmes laitiers de l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual reproduction model sensitive to milk yield and body condition score in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et qualités nutritionnelles du lait et des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "pratiques agricoles innovantes et qualités nutritionnelles des produits alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montreuil, France. 18 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation individuelle de la reproduction des vaches Holstein intégrant les effets de la production laitière et des réserves corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diurnal fluctuations of ambient temperature do not improve the adaptation of dairy cows to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting between the American Dairy Association and the American Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Jul 2011, New Orleans, United States. pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des flux d'eau consommée et excrétée par les vaches laitières en conditions de thermoneutralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation individuelle de la reproduction des vaches Holstein intégrant les effets de la production laitière et des réserves corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Rencontre recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing an &amp;lt;em&amp;gt;ideal&amp;lt;/em&amp;gt; profile of essential amino acids in the intestine increased milk protein yield in lactating dairy cows fed both under and over requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desingning innovative breeding systems in coastal watersheds to limit diffuse pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy protein interaction on milk yield and composition in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un modèle de prédiction des quantités d’eau consommées chez les ruminants laitiers intégrant l’effet des conditions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de l'ingestion des ruminants au pâturage : quel dispositif expérimental choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles conduites d'élevage et conséquences sur le territoire : cas des bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques de l'académie agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation phénotypique des vaches laitières portant l'haplotype ''fertil+/+'' ou ''fertil-/-'' pour un QTL de fertilité femelle situé sur le chromosome 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fabre-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation phénotypique des vaches laitières portant l'haplotype &amp;quot; fertil+/+ &amp;quot; ou &amp;quot; fertil-/- &amp;quot; pour un QTL de fertilité femelle situé sur le chromosome 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fabre-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dairy cows carrying ''fertil+/+'' or ''fertil-/-'' haplotype for one QTL of female fertility located on the chromosome 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fabre-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de l'effet des interactions énergie x protéines sur la production et la composition du lait chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole farm-model to simulate the environmental impacts of animal farming system: Melodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop. Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'ingestion des vaches à l'herbe reste limitée même avec un ray-grass très digestible ? Rôle des acides gras volatils absorbés par la paroi ruminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of propionate absorption influences intake in dairy cows fed ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the satiating effect of VFA absorbed in the rumen and glucose absorbed in the intestines of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole farm-model to simulate the environmental impacts of animal farming system: Melodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop. Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model relating management practices and nutrient flows in indoor pig farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triticale and mixtures silages for feeding dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Jacobs Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Al Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). Labo/service de l'auteur, Zurich, GBR., Jun 2008, Uppsala, Sweden. 1032 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumigène : un modèle pour générer des plans prévisionnels de fumure en exploitation d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Hervé Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism and metabolic study of the problems of fertility of the high producing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELODIE : a whole-farm model to study the dynamics of nutrients in integrated dairy and pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Hervé Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Modelling and Simulation (MODSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de prévision du bilan carbone d'une vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of strain of Holstein-Friesian dairy cow and pasture-based system on intake and milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Research Forum 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Tullamore, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité : déterminisme génétique et étude métabolique des problèmes de fertilité des vaches laitières hautes productrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Poitiers, France. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de l'ingestion des vaches laitières au cours de la lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul de ration pour vaches laitières au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of strain of Holstein-Friesian cow and pasture-based feed system for milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Research Forum 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tullamore, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique de la démographie d'un troupeau bovin laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournesol: un modèle pour simuler les assolements en exploitation bovine laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion hivernale dans les troupeaux laitiers de l'Ouest de la France, alimentés avec des rations à base d'ensilage de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kernen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Moignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâtur'IN: a user-friendly software tool to assist dairy cow grazing management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir l'ingestion d'herbe et la production des vaches laitières: GrazeIn, un modèle pour raisonner l'alimentation au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du modèle Grazemore de prévision des performances de vaches laitières au pâturage complémentées avec différents ensilages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The herbage intake model for grazing dairy cows in the EU Grazemore project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du Bilan Alimentaire en Cations et en Anions sur les Performances zootechniques des vaches laitières selon les teneurs en énergie rapidement dégradable et en protéines des rations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Apper-Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy nutrients may limit ingestion in high producing dairy cows fed highly digestible fresh ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion de ray-grass anglais par des vaches laitières à haut niveau de production peut être limitée par la quantité d'énergie absorbée par l'organisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique de simulation des flux d'azote et de l'urémie chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équilibre énergétique et protéique des rations complètes à base d'herbe conservée pour piloter le début de lactation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un organisateur de pâturage assisté par ordinateur : Pâtur'IN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des troubles de la santé de la vache laitière sur sa production et sa consommation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France. pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipostatic regulation of feed intake in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Zodiac Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique de la lactation des vaches laitières en fonction des apports énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition des vaches laitières et concentrations cellulaires individuelles du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Troccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales GTV-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la teneur en urée du lait comme indicateur de la nutrition protéique et des rejets azotés chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en protéines et en aliments concentrés d'une ration complète à base d'ensilage de maïs sur l'ingestion et la production laitière de vaches laitières en début de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiser l'ingestion de fourrages par les ruminants : Maîtrise des facteurs liés aux animaux et à leur conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and prediction of feed intake in ruminants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Ingvartsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk urea as an index for nutritive protein balance and urinary N excretion in dairy cows on conserved diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Santarem, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urée du lait comme index de la qualité , de la nutrition azotée, et de l'excrétion d'azote chez la vache laitière en alimentation hivernale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of sensitivity of food intake to beta2-agonist by bovine somatotropine in dry and lacting dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of intake capacity of dairy cows in early lactation (Short communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Troccon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAtion 2.6, Programa informatico de calculo, analisis y gestion de raciones en rumiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrer Cazcarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Jornadas Sobre Production Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of clenbuterol and propranolol on lipid mobilization and food intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journees des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of water-filled bladders or volatile fatty acids to the rumen on the feeding behaviour in lacting dairy cows at different stages of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Widyobroto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of addition of water-filled bladders or volatil fatty acids into the rumen on digesta passage in the dairy cow eating ad libitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Widyobroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nitrogen fertilization and protein supplementation on herbage utilization by grazing dairy cows. I- Herbage intake and feeding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journees des Recherches sur la Nutrition et l'Alimentation des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digestion of fresh perennial ryegrass fertilized at 2 levels of nitrogen in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of timing of rumen energy supply on food intake of lacting dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journees des Recherches sur la Nutrition et l'Alimentation des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of digestive infusions of volatile fatty acids or glucose on food intake in lactating or dry cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conference on nutrition and feeding of herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'infusions d'un melange complet d'acides gras volatils en cours de repas sur la prise alimentaire de vaches taries ou en lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees sur l'Alimentation et la Nutrition des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of slow-released somatotropin on dairy cow performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion alimentaire chez les ruminants : modalites et phenomenes associees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journees sur la nutrition et l'alimentation des Herbiviores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1986, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injections de doses physiologiques d'insuline chez la vache en lactation :effets sur les quantites ingerees et les metabolites sanguins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee de recherche sur l'alimentation et la nutrition des herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de l'insulemie en debut de repas chez la vache en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Journees sur la Nutrition et l'Alimention des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated tool to apply the INRA2018 feeding system in ruminant rationing: INRAtion®V5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.333, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de la buvée sur la température du rumen pour prévoir les quantités d’eau bues et le volume du rumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.67, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide au pilotage du PATurage basé sur des modèles INNOVants, alimentés en temps réel par de l’information issue de capteurs (PATINNOV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lequest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.71, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métabolites du lait, nouvelle piste non invasive pour détecter le déficit énergétique de la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.356, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation protéique individualisée des vaches laitières est-elle une option intéressante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.221, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du poids vif des vaches laitières en lactation par imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.58, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration de l’équilibre en Lysine et Méthionine permet de réduire l’apport de tourteau de soja sans altérer la production des vaches laitières de 5 élevages de l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.215, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des variations du contenu du rumen à partir d'images 3D de l'abdomen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.60, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 3D imaging device to model the complete shape of dairy cattle and measure new morphological phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Precision Livestock Farming (ECPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cork, Ireland. 2019, Precision livestock farming'19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Poton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie 3D pour la modélisation complète de bovins laitiers: vers de nouvelles données morphologiques disponibles à haut débit (surface, volume, poids vif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underfeeding increases ex-vivo blood cell responsiveness to bacterial challenges in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nitrogen balance in dairy cows: does every drop of sweat count?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density influence of concentrates to increase by-pass protein fraction in dairy cows’ diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A milk urea model to better assess nitrogen excretion and feeding practice in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urée du lait, un indicateur pour estimer les rejets azotés et piloter l'alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité individuelle des dynamiques de teneur en calcium du lait et des teneur sanguines en biomarqueurs d’accrétion et de résorption osseuse au cours de la lactation chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to estimate protein feed value using the milk protein biological response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et déterminants de l'efficience alimentaire des vaches laitières Prim’Holstein au cours d’une lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the part of residual energy intake associated with real differences in feed efficiency and not with errors in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donagh P. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can emerging technologies improve the modelling of grass growth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lequest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress. European conference dedicated to the future use of ICT in the agri - food sector, bioresource and biomass sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSTEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 EFITA WCCA Congress Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining differences in residual energy intake between lactating Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess efficiency in animal production : different approaches from animal to farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de l’efficience productive et environnementale des exploitations laitières par analyse de frontières d’efficience : de meilleurs résultats par la recherche d’autonomie que par l’intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une nouvelle méthodologie d’estimation de l’état corporel des vaches à partir d’une méthode d’imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Luginbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen temperature monitoring to assess feed efficiency of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode d'analyse et d'exploration des sorties d'un modèle de système d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability to digest explains part to between cow feed efficiency variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les vaches les plus efficientes grâce au monitoring de la température ruminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.51, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for greenhouse gases mitigation in ruminant farming: how to favor their adoption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve the problem of scales to improve the efficiency in livestock production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating GHG emissions from ruminant livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modèles d'exploitation sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the rear shape of dairy cows in 3D to better assess body condition score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Luginbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of greenhouse gas mitigation on livestock farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donal O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies and trade-offs of adaptation and mitigation on dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F.E. Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W.J. Stienezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wreford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the back of dairy cows in 3D imaging to better assess body condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Luginbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de marqueurs de stress oxydatif et d'inflammation pour évaluer l'état de santé des troupeaux bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la mesure de l’état des réserves corporelles des vaches laitières en analysant la surface 3D du dos de la vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low protein degr adability and precision protein feeding improve nitrogen efficiency of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-partum Inflammation reduces milk production in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil web pour évaluer simplement l’autonomie alimentaire et l’excrétion d’azote des troupeaux laitiers : CowNex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A slacks-based Data Envelopment Analysis framework to identify differences in sustainability patterns between four contrasting dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Stott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. IFSA Europe, 2014, Farming systems facing global challenges: Capacities and strategies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel efficiency assessment of dairy farm sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Stott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and the Environment X : Delivering Multiple Benefits from our Land: Sustainable Development in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Edimbourg, United Kingdom. 2014, Proceedings of the Scotland’s Rural College (SRUC) and Scottish Environment Protection Agency (SEPA) Biennial Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de précision pour accroître l'efficience par une prise en compte de la variabilité individuelle : exemple de l'alimentation protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bas comme à hauts niveaux d'apports PDI, corriger le profil en acides aminés digestibles dans l’intestin permet d’augmenter les matières protéiques du lait et l’efficience d’utilisation des PDI chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, pp.139-142, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen supplies and manure handling improve feed efficiency and reduce emissions in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'élevage bovin aux émissions de GES et au stockage de carbone selon les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 2013, Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan azoté chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen partitioning into faeces, urine and milk of dairy cows according to feeding strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crompton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique : intérêts, limites et perspectives des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF - Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. AFPF, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of agricultural systems: uncertainty associated with energy coefficients non-adapted to local conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. INRA, 2012, Proceedings 8th International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation d'un modèle de prédiction des besoins en eau des vaches laitières incluant l'effet de la température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Thomas-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Banville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hong Van Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, pp.177-180, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un stress thermique prolongé sur l'ingestion, la production et la régulation acido-basique de vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hong Van Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. Elsevier Masson SAS Editeur, Cahiers de Nutrition et de Diététique, 47 (Hors-série 2), 2012, Cahiers de Nutrition et de Diététique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives and risks of precision livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovenia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the national cattle herd to simulate meat and milk production and the greenhouse gas emissions inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions comparées d’ammoniac et de gaz à effet de serre en systèmes lisier et litière accumulée en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 19, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative predictions of free water intake, urine volume and fecal water excretion in dairy cows under thermoneutral condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet protein level on nitrogen excretion and greenhouse gases emissions in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. , Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a constant high ambient temperature on the intake and excretion of water in dry and lactating Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur de troupeau de vaches laitières avec modélisation du système d’information : application à la qualité de détection des chaleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 17, 2010, 17èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et gaz à effet de serre - Dix actions pour réduire les émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2015, Matière à débattre et décider, 978-2-7592-2314-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pertes d'azote dans l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2014, Matière à débattre et décider, 978-2-7592-2245-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wageningen Academic Publisher, 427 p., 2010, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-93, 2020, Matière à débattre et décider, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’élevage : vers un élevage plus durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sghaier Chriki; Marie-Pierre Ellies-Oury; Jean-François Hocquette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions France Agricole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-85557-729-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des agroéquipements et du numérique à l’agroéocologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-94, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les interactions du vivant, en lien avec les milieux et les contextes socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle Coordination éditoriale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Matière à débattre et décider (5), </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-80, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience, agriculture de précision : de nouvelles approches environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter intake and milk yield responses to dietary changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en protéines et en acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excrétion azotée fécale et urinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème éd., </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and amino acid expenditure, efficiency and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal and urinary nitrogen excretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses de l'ingestion et de la production de lait aux variations d'apports alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring du poids et de l'état corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevage de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions France Agricole, 2016, 978-2-85557-460-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2015, Matière à débattre et décider, 978-2-7592-2284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole farm-model to simulate the environmental impacts of animal farming system: MELODIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Meschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins : besoins des animaux - valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311, 2010, Guide Pratique, 978-2-7592-0873-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage de carbone par les prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stockage de carbone par les prairies : Une voie d’atténuation de l’impact de l’élevage herbivore sur l’effet de serre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRA, 12 p., 2010, Collection l'Essentiel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de l'interaction entre processus décisionnels et processus biophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick F. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision :démarches en agricultures, agroalimentaire et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de rationnement des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins. Besoins des animaux - Valeurs des aliments. Tables INRA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Meschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins. Besoins des animaux - Valeurs des aliments. Tables INRA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007, 978-2-7592-0020-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in the INRA feeding systems for dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in animal nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nottingham University Press, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités d'ingestion et de rumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demarquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition des ruminants domestiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, Mieux comprendre, 2-7380-0629-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités d'ingestion et de rumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demarquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition des ruminants domestiques. Ingestion et digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, INRA Editions, 1994, Mieux Comprendre, 2-7380-0629-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruminant nutrition: Recommanded allowances and feed tables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1989, 2-7380-0189-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed intake: the Fill Unit systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruminant nutrition : Recommanded allowances and feed tables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1989, 2-7380-0189-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Alimentation des vaches laitieres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables de l'alimentation des bovins, ovins et caprins.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1988, 2-7380-0072-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02858064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des vaches laitieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deffilait - Programme R&D- Améliorer l’efficacité alimentaire des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 108 pp. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leafleat du projet Deffilait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra Transfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowNex, application web pour le calcul de l'autonomie alimentaire et de l'excrétion d'azote d'un troupeau de vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency of lactating Holstein cows is less reproducible when changing dietary starch and fibre concentrations than within diet over subsequent lactation stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des approvisionnements et impacts environnementaux associés à l’alimentation animale sur le Centre Bretagne‐Normandie en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Knapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatisée de la note d’état corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Luginbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2020, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on farm scale eco-efficiency of mitigation and adaption options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ib Silleback Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörgen E. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas John Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on developing bottom-up Marginal abatement cost curves (MACCS) for representative farm type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Oliveira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 11.2, UE;Union Européenne. 2015, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac et de gaz a effet de serre en batiments bovins laitiers : effets croisés du mode de logement et de l'alimentation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document describing the incorporation into the model complex of the facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas John Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Styrbaek Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ib Sillebak Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vejlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 9.3, 2014, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating mitigation and adaptation options for sustainable livestock production under climate change – SICA (Latin America, African Mediterranean Partner Countries, African ACP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas John Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Styrbaek Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ib Silleback Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vejlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2014, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application web CowNex, guide Utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable : D9.1 Development of a modelling strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes van Der Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of simulation to quantify the effect of the main factors affecting N balance at cow level (D7.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Stichting wageningen research. 2013, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 527 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « MONDFERENT » - Emissions de méthane par les bovins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Programme 154 Action 14 Sous action 12, Ministère de l'Agriculture, de l'Alimentation, de la Pêche, de la ruralité et de l'Aménagement du territoire. 2012, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des flux d’azote à l’échelle de l’animal et des ateliers d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publié dans le Chapitre 5 (Résumé et synthèse de l'étude sont disponibles sur le site de l'institut ) </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ce rapport est disponible dans : Expertises Scientifiques Collectives. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans des flux d’azote au niveau des systèmes de production animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chap. 7. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cascade de l’azote et l’élevage, et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publié dans le Chapitre 1 (Résumé et synthèse de l'étude sont disponibles sur le site de l'institut ) </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ce rapport est disponible dans : Expertises Scientifiques Collectives. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation de l'ingestion des vaches laitieres en debut de lactation : varnycthemere de l'activite alimentaire, des metabolites sanguins et de l'insulemie et etude du role de l'insuline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 1985. Français. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02854718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’efficacité alimentaire des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Rennes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’efficacité alimentaire des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’efficacité alimentaire des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1085"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe FAVERDIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowComfort: A R-shiny app to visualize the evolution of thermal comfort of dairy cows under climate change and the associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.102007. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2024.102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the lactose content and other osmotic agents in milk throughout lactation according to the cow's parity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.432-437. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2024-0717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourrait-on parvenir à une alimentation saine dans le monde en 2050 sans expansion des terres agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4-5/2024, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-shot technology for 3D imaging of large animals: perspectives for ruminant management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luginbuhl Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.txae018. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/tas/txae018/7604297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between body condition genomic values and feed intake, milk production, and body weight in French Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (1), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production throughout the lactation in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106, pp.4799-4812. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can healthy diets be achieved worldwide in 2050 without farmland expansion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.100711. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2023.100711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialising and intensifying cattle production for better efficiency and less global warming: contrasting results for milk and meat co-production at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100431. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional (3D) imaging technology to monitor growth and development of holstein heifers and estimate body weight, a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.4635. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22124635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEM: An explainable-by-design ensemble method for multivariate time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.917-957. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-022-00823-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 3-dimensional imaging of Holstein cows to estimate body weight and monitor the composition of body weight change throughout lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.4508-4519. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-21337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key parameters for modelling the impacts of livestock health conditions on greenhouse gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kipling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blanco-Penedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100023. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho3D - Utilisation d’un dispositif d’imagerie en 3D pour modéliser la forme complète de bovins laitiers et mesurer des paramètres morphologiques, le volume et la surface corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.215-228. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/21gn-kn32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited review: Disentangling residual feed intake—Insights and approaches to make it more fit for purpose in the modern context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.6329-6342. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution assessment of French grassland dry matter and nitrogen yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.125952. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience Alimentaire : comment mieux la comprendre et en faire un élément de durabilité de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision feed restriction improves feed and milk efficiencies and reduces methane emissions of less efficient lactating Holstein cows without impairing their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (5), pp.4408-4422. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage de précision : De nouvelles informations utiles pour la décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guatteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4), pp.223-234. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume and surface area of Holstein dairy cows calculated from complete 3D shapes acquired using a high-precision scanning system: Interest for body weight estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165 (104977), pp.104977. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2019.104977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diet and manure management on ammonia and greenhouse gas emissions from dairy barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2903-2912. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size and density on mean retention time in the rumen of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (4), pp.3010-3022. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les changements d’échelle pour améliorer l’efficience des productions animales et réduire les rejets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.305-322. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision scanning system for complete 3D cow body shape imaging and analysis of morphological traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.447-453. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2019.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent is climate change adaptation a novel challenge for agricultural modellers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kipling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F.E. Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blanco-Penedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.104492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early lactation performance in Holstein heifers first calving at 36 months and managed for high or low weight gain during mid- and late gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Troccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86 (3), pp.272-278. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002202991900044X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science Techniques for Sustainable Dairy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of biological traits associated with differences in residual energy intake among lactating Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (5), pp.4193-4211. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-12636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie de précision au service de l'expérimentation terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Pena-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.170-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the cow-specific part of residual energy intake in lactating dairy cows using random regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.1396-1404. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117003214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship of dairy farm eco-efficiency with intensification and self-sufficiency. Evidence from the french dairy sector using life cycle analysis, data envelopment analysis and partial least squares structural equation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair William Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0166445. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0166445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to holistically assess (dairy) farm eco-efficiency by combining Life Cycle Analysis with Data Envelopment Analysis models and methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1899-1910. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.212-220. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des besoins protéiques des ruminants et détermination des réponses des femelles laitières aux apports de protéines digestibles dans l’intestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (5), pp.347-368. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative nitrogen efficiency, a new indicator to assess crop livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.857-868. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rear shape in 3 dimensions summarized by principal component analysis is a good predictor of body condition score in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Luginbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (7), pp.4465-4476. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-8969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving efficiency assessments using additive data envelopment analysis models: an application to contrasting dairy farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair W. Stott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, quantities and fate of nitrogen flows associated with animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (S1), pp.28-48. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effets de serre des élevages porcins en diminuant les apports protéiques: stratégies et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hrhm-4n06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature and sodium bicarbonate supplementation on water and electrolyte balances in dry and lactating Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (4), pp.2305-2318. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cattle population as lifetime trajectories driven by management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072305v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux du couple vache - prairie à la lumière de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pfmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217 (217), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel d’atténuation des gaz à effet de serre en productions bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j1bh-az79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’efficience énergétique fossile des systèmes d’élevage en Afrique de l’Ouest : adaptations et perspectives méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benagabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5), pp.369-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and livestock farming: lessons and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (S 1), pp.68-71. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of livestock farming systems to the nitrogen cascade and consequences for farming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Kuikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (Supplements1), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant differences in fertility between dairy cows selected for one QTL located on bovine chromosome 3 are not attributable to energy balance, although eating behaviour is affected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.610-617. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112002133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'élevage bovin aux émissions de GES et au stockage de carbone selon les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.181 - 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition des nutriments entre fonctions physiologiques chez les vaches laitières dépend du génotype et de son expression dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMOD’N: An agro-hydrological distributed model of catchment-scale nitrogen dynamics integrating farming system decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in predicting nutrient partitioning in the dairy cow: recognizing the central role of genotype and its expression through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions et filières animales : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tregaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.157-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins en eau d’abreuvement des bovins laitiers : déterminismes physiologiques et quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.249-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial &amp;quot;La vache et le lait&amp;quot;. Avant Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique : intérêts, limites et perspectives des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual reproduction model sensitive to milk yield and body condition in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (8), pp.1332 - 1343. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de polyculture-élevage pour bien valoriser l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.45-69. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kmq2-gp41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative uncertainty analysis of energy coefficients in energy analysis of dairy farms from two French territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.185-191. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELODIE: a whole-farm model to study the dynamics of nutrients in dairy and pig farms with crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (10), pp.1711-1721. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112000687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk protein synthesis in response to the provision of an “ideal” amino acid profile at 2 levels of metabolizable protein supply in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (10), pp.5876-5887. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of water intake and excretion flows in Holstein dairy cows under thermoneutral conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (10), pp.1662-1676. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111200047X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage bovin et environnement : quelles solutions techniques ou organisationnelles envisagées par l'INRA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Zundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.135-156. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wgss-5n33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrazeIn: a model of herbage intake and milk production for grazing dairy cows. 1. Prediction of intake capacity, voluntary intake and milk production during lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.29-44. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00776.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrazeIn: a model of herbage intake and milk production for grazing dairy cows. 2. Prediction of intake under rotational and continuously stocked grazing management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00770.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie, un simulateur d'une exploitation d'élevage pour étudier les relations entre conduites des systèmes et risques pour l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.109-119. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/brd4-wt27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gaz à effet de serre en élevage bovin : évaluation et leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (5), pp.415-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrazeIn: a model of herbage intake and milk production for grazing dairy cows. 3. Simulations and external validation of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. González-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (1), pp.61-77. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00769.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy x protein interaction on milk yield and milk composition in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.4128-4143. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary cation-anion difference on ruminal metabolism and blood acid-base regulation in dairy cows receiving 2 contrasting levels of concentrate in diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Apper-Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.4196-4210. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rumen fill on intake of fresh perennial ryegrass in young and mature dairy cows grazing or zero-grazing fresh perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.1706-1720. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109990486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels systèmes fourragers et quels types de vaches laitières demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different feeding strategies on lactation performance of Holstein and Normande dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (6), pp.891-905. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109004212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle d'évolution de l'élevage bovin. Bilan et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pflimlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200, pp.429-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'herbe, la vache et ses produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'élevage, un concept pour raisonner les transformations de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumigene: a model to study the impact of management rules and constraints on agricultural waste allocation at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146, pp.521-539. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859608008034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of rumen or duodenal glucose infusions on intake in dairy cows fed fresh perennial ryegrass indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (9), pp.4397-4410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion d'aliments par les vaches laitières et sa prévision au cours de la lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (2), pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of milk fat from cows selected for milk fat globule size and offered either fresh pasture or a corn silage-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (1), pp.392-403. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(07)72640-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing dietary cation-anion difference for dairy cows fed with two contrasting levels of concentrate in diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Apper-Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Meschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.749-760. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72136-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'ingestion revue dans le &amp;quot;livre rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir. Lait Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of strain of Holstein-Friesian dairy cow and pasture-based system on grass intake and milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82, pp.435-444. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/ASC200661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of strain of Holstein-Friesian cows and pasture-based feed systems on milk yield, body weight, and body condition score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.1231-1243. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72790-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginons de nouveaux systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir. Lait Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 167, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Grazemore dairy cow model to predict performance of grazing dairy cows fed forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.47-50. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22358/jafs/70758/2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter intake and eating rate of grass by dairy cows is restricted by internal, but not external water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Cabrera Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 114, pp.59-74. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2003.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Réussir Lait Elevage. Comment faire évoluer les systèmes de production laitiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Regnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir. Lait Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 173, pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of external water to fresh grass does not affect dry matter intake, feeding behaviour and rumen characteristics in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Cabrera-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of health disorders on feed intake and milk production in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nutrition azotée influence l'ingestion chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rico-Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of external water to fresh grass does not affect dry matter intake, feeding behaviour and rumen characteristics in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Israel Cabrera Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2003004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metabolizable protein on intake and milk production of dairy cows independent of effects on ruminal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M'Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 76, pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genetic merit and concentrate supplementation on grass intake and milk production with Holstein friesian dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stakelum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 86, pp.610-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The release of cell contents of fresh rye-grass (Lolium perenne L.) during digestion in dairy cows: effect of the intracellular constituents, season and stage of maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 97 (1-2), pp.83-102. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-8401(01)00350-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to analyse intravenous glucose and insulin tolerance tests performed on dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.359-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the level and source of dietary protein on intake and milk yield in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiaeddine M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Verité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (3), pp.205-211. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2001127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of biomass, chemical composition and pepsin- cellulase digestibility in a perennial ryegrass sward : interaction with month of a year, regrowth age and time of day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84 (1-2), pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of duodenal perfusion of protein on the intake of dairy cows with or without incomplete milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiaeddine M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (6), pp.487-496. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2000139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of duodenal perfusion of protein on the intake of dairy cows with or without incomplete milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (6), pp.487-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nutrients on feed intake in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 58, pp.523-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of rumen supply timing on feed intake control in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 82, pp.2443-2454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of fresh perennial ryegrass fertilized at two levels of nitrogen by lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64, pp.155-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a duodenal glucose infusion on the relationship between plasma concentrations og glucose and insulin in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 80 (11), pp.2854-2865. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(97)76250-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Préhensibilité des aliments par les herbivores et les volailles - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (5), pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake prediction gains confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feed Mix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (4), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of feed intake response to a bêta2-agonist by bovine somatotropin in lactating or dry dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 80 (1), pp.52-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatabilité et choix alimentaires - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (5), pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases rationnelles de l'alimentation des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demarquilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, HS, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the feeding response of lactating dairy cows to peripheral insulin administration with or without a glucose supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid metabolism and intake behavior of dairy cows:Effects of intravenous lipid and B-Adrenergic supplementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.1209-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a mechanistic model of intake and chewing activities of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.2785-2802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the feeding response of lactating dairy cows to peripheral insulin administration with or without a glucose supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of intake capacity of dairy cows in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Troccon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.265-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAtion 2.6, Programa informatico de calculo, analisis y gestion de raciones en rumiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrer Cazcarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEA Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (16), pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of intake capacity of dairy cows in early lactation (Short communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Troccon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (1), pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of sensitivity of food intake to β2-agonist by bovine somatotropin in dry and lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.246-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of sensitivity of food intake to beta2-agonist by bovine somatotropine in dry and lacting dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (1), pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels de modélisation à l'INRA : ACSL et SimuSolv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madany Gallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editeur de Liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of timing of rumen energy on food intake in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43, pp.286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the kinetics of volatile fatty acids infusion into the rumen on feed intake in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Society of Nutrition Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of level of nitrogen fertilization and protein supplementation on herbage utilization by grazing dairy cows. I. Herbage intake and feeding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43, pp.291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of level of nitrogen fertilization and protein supplementation on herbage utilization by grazing dairy cows. I. Herbage intake and feeding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (3), pp.291-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of clenbuterol and propranolol on lipid mobilization and food intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.39s-40s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of timing of rumen energy supply on food intake in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (3), pp.286-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of clenbuterol and propranolol on lipid mobilization and food intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (S1), pp.39s-40s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of water-filled bladders or volatile fatty acids to the rumen on the feeding behaviour in lacting dairy cows at different stages of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Widyobroto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42, pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of water-filled bladders or volatile fatty acids to the rumen on the feeding behaviour in lactating dairy cows at different stages of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bp Widyobroto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.186-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digestion of fresh perennial ryegrass fertilized at 2 levels of nitrogen in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.138-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de variation et prediction de la degradabilite de l'azote des fourrages verts dans le rumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (1), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of addition of water-filled bladders or volatil fatty acids into the rumen on digesta passage in the dairy cow eating ad libitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Widyobroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of addition of water-filled bladders or volatile fatty acids into the rumen on digesta passage in the dairy cow eating ad libitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bp Widyobroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.187-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de variation et prédiction de la dégradabilité de l'azote des fourrages verts dans le rumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (1), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digestion of fresh perennial ryegrass fertilized at 2 levels of nitrogen in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des vaches laitières : Comparaison des différentes méthodes de prédiction des quantités ingérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (4), pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de substitution fourrages-concentrés chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (2), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de substitution fourrages-concentrés chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (2), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des vaches laitières : Comparaison des différentes méthodes de prédiction des quantités ingérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (4), pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of digestive infusions of volatile fatty acids or glucose on food intake in lactating or dry cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41 (1), pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of digestive infusions of volatile fatty acids or glucose on food intake in lactating or dry cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41 (1), pp.93-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of feeding behaviour and food intake in the dairy cow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 54, pp.453-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage pour vaches laitières. Effets du chargement et de la complémentation en pâturage tournant simplifié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4 (3), pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage pour vaches laitières. Effets du chargement et de la complémentation en pâturage tournant simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4 (3), pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution of roughage by concentrates for dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27, pp.137-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'infusions d'un melange complet d'acides gras volatils en cours de repas sur la prise alimentaire de vaches taries ou en lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 30, pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'infusions d'un mélange complet d'acides gras volatils en cours de repas sur la prise alimentaire de vaches taries ou en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.213s-214s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la nature de l'aliment concentré sur les performances des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (1), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la nature de l'aliment concentré sur les performances des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (1), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations inter-individuelles d'insulinémie et de quelques paramètres du métabolisme énergétique chez la vache en fin de 2e mois de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations inter-individuelles d'insulinemie et de quelques parametres du metabolisme energetique chez la vache en fin de deuxieme mois de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion alimentaire chez les ruminants : modalités et phénomènes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1B), pp.129-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision du systeme des unites d'encombrement (UE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 70, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du caséinomacropeptide (C.M.P.) sur la sécrétion gastrique et les taux circulants d'hormones digestives chez le veau préruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Chayvialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1B), pp.287-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion alimentaire chez les ruminants : modalites et phenomenes associees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1), pp.129-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du caseinomacropeptide (C.M.P.) sur la secretion gastrique et les taux circulants d'hormones digestives chez le veau preruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Chayvialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1B), pp.287-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paturage pour vaches laitieres. 1.Comparaison des systemes de paturage &amp;quot;rationne&amp;quot; et &amp;quot;tournant simplifie&amp;quot; en zone normande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 64, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injections de doses physiologiques d'insuline chez la vache en lactation : effets sur les quantités ingérées et les métabolites sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 26 (1B), pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paturage pour vaches laitieres. 2.Simplification des systemes de paturage et niveau de complementation en zone normande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 66, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de l'insulemie en debut de repas chez la vache en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 26 (1B), pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de l'insulinémie en début de repas chez la vache en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 26 (1B), pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injections de doses physiologiques d'insuline chez la vache en lactation :effets sur les quantites ingerees et les metabolites sanguins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 26 (1), pp.383-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau et qualite des apports azotes en debut de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 51, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of Daniel Sauvant to modeling in animal science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPM: An explainable-by-design pattern-based estrus detection approach to improve resource use in dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2022 - 36th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vancouver, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production until 305 days in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Minéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Saille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.256-259, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of body condition score genomic index on performance trajectories over the lactation period in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect approaches of digestive processes to determine feed efficiency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolites: A novel noninvasive approach to assess energy balance in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 American Dairy Science Association (ADSA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, United States. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of 3D imaging technology to study feed efficiency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certaines vaches laitières sont plus efficientes que d’autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à de nouveaux phénotypes d’intérêts grâce à l’imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'efficience alimentaire des vaches laitières les moins efficientes par une restriction alimentaire de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.202-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la notion d’efficience alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationship between body reserves mobilisation and feed intake in Holstein cows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience alimentaire : comment mieux la comprendre et en faire un élément de durabilité de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.170-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ruminant feed efficiency at world scale: the complex relationship between milk and meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de précision : De nouvelles informations utiles pour la décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guatteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, En ligne, France. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate RFI in dairy cattle using time-series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel G. M. Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting feed intake of lactating dairy cows: effect on feed efficiency and methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience, agriculture de précision : de nouvelles approches environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des RMTs Elevages &amp; environnement &amp; Erytage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Dairy Management - A Machine Learning Enhanced Method for Estrus Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 25th ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anchorage, United States. pp.3051-3059, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3292500.3330712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application au rationnement des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating lactation residual energy intake in Holstein cows: When and how long?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsa Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Knoxville, United States. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of parity and age at first calving of dairy cows on dynamics of milk calcium contents and blood biomarkers of bone accretion and resorption throughout lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Laza-Knoerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Deffilait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire APIS-GENE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux valoriser les compléments protéiques pour les vaches laitières ? Apports des technologies et nouveaux outils de pilotage de la ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’une nouvelle méthodologie pour estimer la valeur protéique des aliments à partir de la réponse en matière protéique du lait chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un dispositif d’imagerie en 3D pour modéliser la forme complète de bovins laitiers et mesurer de nouveaux phénotypes morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cownex, a tool to assess nitrogen efficiency, autonomy and excretion at dairy herd level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évolution des pratiques de recherche marquée par les enjeux environnementaux et les progrès technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inra et le défi des relations agriculture-environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho 3D: a new device to register and analyze 3D shapes of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy cow milk protein responses to digestible lysine and methionine in the new Inra feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change adaptation in European agriculture: challenges and priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kairsty Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Blanco-Penedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macsur Science Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dry matter intake of lactating dairy cows with daily live weight and milk production measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de précision pour les ruminants : atouts, promesses et faiblesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élevage de précision, une source d’innovations et d’évolution des métiers dans les filières animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is nitrogen management a cost-effective lever to mitigate agricultural greenhouse gases emissions? An analysis for France. The nitrogen cascade and policy-towards integrated solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint OECD/TFRN Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodèle des systèmes d'élevage bovin laitier (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodèle des systèmes d'élevage bovin laitier (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to assess nitrogen efficiency, autonomy and excretion at dairy herd level: CowNex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de l'alimentation pour les animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space 2015 - les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buonocore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effets de serre des élevages porcins en diminuant les apports protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Environnement : Atténuation des gaz à effet de serre par l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buonocore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement d'un troupeau laitier intégrant le rôle du système d’information (SITEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de systèmes agricoles assistée par modèle (CSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelle en élevage : les limites de l'approche agrégative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficience des Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion de potentiel et méthodes de calcul des rations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins PDI. Les réponses aux apports PDI des femelles laitières (vaches et chèvres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion. L’évolution du système des UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie : simulation ex-ante d'un système de polyculture élevage grâce à la modélisation des décisions d'assolement et d'épandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de systèmes agricoles assistée par modèle (CSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflective approach to adaptation: what about scale change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreenium – WUR Research Seminar in Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’équilibre en azote dégradable et de l’alimentation protéique individualisée sur l’efficience d’utilisation de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des émissions de gaz à effet de serre des ruminants : choix des techniques les plus efficaces, ampleur de la réduction, coût de leur mise en application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.315-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowNex : Calcul de l'efficience de l'utilisation de l'azote par un troupeau laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de la plate-forme RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing environmental impacts from cattle through nutrition: what may be the best available techniques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batfarm European Workshop Reconciling Livestock Management to the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rennes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins et réponses laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major components of feed efficiency in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic herd simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RedNex Final conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of prediction errors of published predictive equations of water dairy cow requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in ambient temperature changes the relationship ruminal-core temperatures in lactating cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment on nitrogen flows in livestock farming system in France. Main issues and options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Planet under pressure : New knowledge, towards solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification as a way to reduce cattle greenhouse gas emissions: a question of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique: inttérêts, limites et perspectives des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the national herd to simulate meat and milk production and the greenhouse gas emissions inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELODIE : modélisation du pilotage de systèmes de production et processus biotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'animation de la plate-forme RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk protein responses to dietary manipulation of amino acids at two levels of protein supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité de l’efficience énergétique fossile dans les systèmes laitiers de l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d'azote en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris (FR), France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser le cheptel national français pour évaluer l'influence de choix techniques sur ses émissions de GES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et qualités nutritionnelles du lait et des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "pratiques agricoles innovantes et qualités nutritionnelles des produits alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montreuil, France. 18 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual reproduction model sensitive to milk yield and body condition score in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation individuelle de la reproduction des vaches Holstein intégrant les effets de la production laitière et des réserves corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diurnal fluctuations of ambient temperature do not improve the adaptation of dairy cows to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting between the American Dairy Association and the American Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Jul 2011, New Orleans, United States. pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des flux d'eau consommée et excrétée par les vaches laitières en conditions de thermoneutralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation individuelle de la reproduction des vaches Holstein intégrant les effets de la production laitière et des réserves corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Rencontre recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris (FR), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing an &amp;lt;em&amp;gt;ideal&amp;lt;/em&amp;gt; profile of essential amino acids in the intestine increased milk protein yield in lactating dairy cows fed both under and over requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desingning innovative breeding systems in coastal watersheds to limit diffuse pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy protein interaction on milk yield and composition in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de l'ingestion des ruminants au pâturage : quel dispositif expérimental choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles conduites d'élevage et conséquences sur le territoire : cas des bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques de l'académie agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un modèle de prédiction des quantités d’eau consommées chez les ruminants laitiers intégrant l’effet des conditions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dairy cows carrying ''fertil+/+'' or ''fertil-/-'' haplotype for one QTL of female fertility located on the chromosome 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fabre-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation phénotypique des vaches laitières portant l'haplotype &amp;quot; fertil+/+ &amp;quot; ou &amp;quot; fertil-/- &amp;quot; pour un QTL de fertilité femelle situé sur le chromosome 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fabre-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de l'effet des interactions énergie x protéines sur la production et la composition du lait chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole farm-model to simulate the environmental impacts of animal farming system: Melodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop. Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation phénotypique des vaches laitières portant l'haplotype ''fertil+/+'' ou ''fertil-/-'' pour un QTL de fertilité femelle situé sur le chromosome 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fabre-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the satiating effect of VFA absorbed in the rumen and glucose absorbed in the intestines of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'ingestion des vaches à l'herbe reste limitée même avec un ray-grass très digestible ? Rôle des acides gras volatils absorbés par la paroi ruminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of propionate absorption influences intake in dairy cows fed ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole farm-model to simulate the environmental impacts of animal farming system: Melodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop. Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model relating management practices and nutrient flows in indoor pig farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triticale and mixtures silages for feeding dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Jacobs Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Al Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). Labo/service de l'auteur, Zurich, GBR., Jun 2008, Uppsala, Sweden. 1032 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumigène : un modèle pour générer des plans prévisionnels de fumure en exploitation d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Hervé Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism and metabolic study of the problems of fertility of the high producing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de prévision du bilan carbone d'une vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELODIE : a whole-farm model to study the dynamics of nutrients in integrated dairy and pig farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Hervé Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Modelling and Simulation (MODSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of strain of Holstein-Friesian dairy cow and pasture-based system on intake and milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Research Forum 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Tullamore, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité : déterminisme génétique et étude métabolique des problèmes de fertilité des vaches laitières hautes productrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Poitiers, France. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de l'ingestion des vaches laitières au cours de la lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul de ration pour vaches laitières au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of strain of Holstein-Friesian cow and pasture-based feed system for milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Research Forum 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tullamore, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique de la démographie d'un troupeau bovin laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournesol: un modèle pour simuler les assolements en exploitation bovine laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion hivernale dans les troupeaux laitiers de l'Ouest de la France, alimentés avec des rations à base d'ensilage de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kernen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Moignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâtur'IN: a user-friendly software tool to assist dairy cow grazing management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du modèle Grazemore de prévision des performances de vaches laitières au pâturage complémentées avec différents ensilages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The herbage intake model for grazing dairy cows in the EU Grazemore project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du Bilan Alimentaire en Cations et en Anions sur les Performances zootechniques des vaches laitières selon les teneurs en énergie rapidement dégradable et en protéines des rations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Apper-Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy nutrients may limit ingestion in high producing dairy cows fed highly digestible fresh ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir l'ingestion d'herbe et la production des vaches laitières: GrazeIn, un modèle pour raisonner l'alimentation au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion de ray-grass anglais par des vaches laitières à haut niveau de production peut être limitée par la quantité d'énergie absorbée par l'organisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique de simulation des flux d'azote et de l'urémie chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équilibre énergétique et protéique des rations complètes à base d'herbe conservée pour piloter le début de lactation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un organisateur de pâturage assisté par ordinateur : Pâtur'IN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique de la lactation des vaches laitières en fonction des apports énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des troubles de la santé de la vache laitière sur sa production et sa consommation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France. pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipostatic regulation of feed intake in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Zodiac Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition des vaches laitières et concentrations cellulaires individuelles du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Troccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales GTV-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la teneur en urée du lait comme indicateur de la nutrition protéique et des rejets azotés chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en protéines et en aliments concentrés d'une ration complète à base d'ensilage de maïs sur l'ingestion et la production laitière de vaches laitières en début de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiser l'ingestion de fourrages par les ruminants : Maîtrise des facteurs liés aux animaux et à leur conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk urea as an index for nutritive protein balance and urinary N excretion in dairy cows on conserved diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Santarem, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urée du lait comme index de la qualité , de la nutrition azotée, et de l'excrétion d'azote chez la vache laitière en alimentation hivernale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of sensitivity of food intake to beta2-agonist by bovine somatotropine in dry and lacting dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and prediction of feed intake in ruminants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Ingvartsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of intake capacity of dairy cows in early lactation (Short communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Troccon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAtion 2.6, Programa informatico de calculo, analisis y gestion de raciones en rumiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrer Cazcarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Jornadas Sobre Production Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of clenbuterol and propranolol on lipid mobilization and food intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journees des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of addition of water-filled bladders or volatil fatty acids into the rumen on digesta passage in the dairy cow eating ad libitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Widyobroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of water-filled bladders or volatile fatty acids to the rumen on the feeding behaviour in lacting dairy cows at different stages of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Widyobroto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nitrogen fertilization and protein supplementation on herbage utilization by grazing dairy cows. I- Herbage intake and feeding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journees des Recherches sur la Nutrition et l'Alimentation des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of timing of rumen energy supply on food intake of lacting dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journees des Recherches sur la Nutrition et l'Alimentation des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digestion of fresh perennial ryegrass fertilized at 2 levels of nitrogen in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of digestive infusions of volatile fatty acids or glucose on food intake in lactating or dry cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conference on nutrition and feeding of herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'infusions d'un melange complet d'acides gras volatils en cours de repas sur la prise alimentaire de vaches taries ou en lactation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees sur l'Alimentation et la Nutrition des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of slow-released somatotropin on dairy cow performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion alimentaire chez les ruminants : modalites et phenomenes associees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journees sur la nutrition et l'alimentation des Herbiviores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1986, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de l'insulemie en debut de repas chez la vache en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Journees sur la Nutrition et l'Alimention des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injections de doses physiologiques d'insuline chez la vache en lactation :effets sur les quantites ingerees et les metabolites sanguins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee de recherche sur l'alimentation et la nutrition des herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated tool to apply the INRA2018 feeding system in ruminant rationing: INRAtion®V5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.333, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de la buvée sur la température du rumen pour prévoir les quantités d’eau bues et le volume du rumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.67, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide au pilotage du PATurage basé sur des modèles INNOVants, alimentés en temps réel par de l’information issue de capteurs (PATINNOV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lequest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.71, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métabolites du lait, nouvelle piste non invasive pour détecter le déficit énergétique de la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.356, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation protéique individualisée des vaches laitières est-elle une option intéressante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.221, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du poids vif des vaches laitières en lactation par imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.58, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration de l’équilibre en Lysine et Méthionine permet de réduire l’apport de tourteau de soja sans altérer la production des vaches laitières de 5 élevages de l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.215, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des variations du contenu du rumen à partir d'images 3D de l'abdomen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.60, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 3D imaging device to model the complete shape of dairy cattle and measure new morphological phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Precision Livestock Farming (ECPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cork, Ireland. 2019, Precision livestock farming'19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Poton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie 3D pour la modélisation complète de bovins laitiers: vers de nouvelles données morphologiques disponibles à haut débit (surface, volume, poids vif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underfeeding increases ex-vivo blood cell responsiveness to bacterial challenges in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and density influence of concentrates to increase by-pass protein fraction in dairy cows’ diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A milk urea model to better assess nitrogen excretion and feeding practice in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nitrogen balance in dairy cows: does every drop of sweat count?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité individuelle des dynamiques de teneur en calcium du lait et des teneur sanguines en biomarqueurs d’accrétion et de résorption osseuse au cours de la lactation chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urée du lait, un indicateur pour estimer les rejets azotés et piloter l'alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to estimate protein feed value using the milk protein biological response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et déterminants de l'efficience alimentaire des vaches laitières Prim’Holstein au cours d’une lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the part of residual energy intake associated with real differences in feed efficiency and not with errors in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donagh P. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can emerging technologies improve the modelling of grass growth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lequest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress. European conference dedicated to the future use of ICT in the agri - food sector, bioresource and biomass sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSTEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 EFITA WCCA Congress Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining differences in residual energy intake between lactating Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess efficiency in animal production : different approaches from animal to farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une nouvelle méthodologie d’estimation de l’état corporel des vaches à partir d’une méthode d’imagerie 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Luginbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de l’efficience productive et environnementale des exploitations laitières par analyse de frontières d’efficience : de meilleurs résultats par la recherche d’autonomie que par l’intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen temperature monitoring to assess feed efficiency of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode d'analyse et d'exploration des sorties d'un modèle de système d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability to digest explains part to between cow feed efficiency variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les vaches les plus efficientes grâce au monitoring de la température ruminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.51, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve the problem of scales to improve the efficiency in livestock production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating GHG emissions from ruminant livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modèles d'exploitation sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for greenhouse gases mitigation in ruminant farming: how to favor their adoption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the rear shape of dairy cows in 3D to better assess body condition score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Luginbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of greenhouse gas mitigation on livestock farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donal O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies and trade-offs of adaptation and mitigation on dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F.E. Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W.J. Stienezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wreford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la mesure de l’état des réserves corporelles des vaches laitières en analysant la surface 3D du dos de la vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lunginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low protein degr adability and precision protein feeding improve nitrogen efficiency of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-partum Inflammation reduces milk production in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil web pour évaluer simplement l’autonomie alimentaire et l’excrétion d’azote des troupeaux laitiers : CowNex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de marqueurs de stress oxydatif et d'inflammation pour évaluer l'état de santé des troupeaux bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the back of dairy cows in 3D imaging to better assess body condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Luginbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A slacks-based Data Envelopment Analysis framework to identify differences in sustainability patterns between four contrasting dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Stott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. IFSA Europe, 2014, Farming systems facing global challenges: Capacities and strategies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de précision pour accroître l'efficience par une prise en compte de la variabilité individuelle : exemple de l'alimentation protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel efficiency assessment of dairy farm sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Diomedes Soteriades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Stott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and the Environment X : Delivering Multiple Benefits from our Land: Sustainable Development in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Edimbourg, United Kingdom. 2014, Proceedings of the Scotland’s Rural College (SRUC) and Scottish Environment Protection Agency (SEPA) Biennial Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bas comme à hauts niveaux d'apports PDI, corriger le profil en acides aminés digestibles dans l’intestin permet d’augmenter les matières protéiques du lait et l’efficience d’utilisation des PDI chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, pp.139-142, 2014, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen supplies and manure handling improve feed efficiency and reduce emissions in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'élevage bovin aux émissions de GES et au stockage de carbone selon les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 2013, Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan azoté chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen partitioning into faeces, urine and milk of dairy cows according to feeding strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crompton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique : intérêts, limites et perspectives des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF - Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. AFPF, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un stress thermique prolongé sur l'ingestion, la production et la régulation acido-basique de vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hong Van Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. Elsevier Masson SAS Editeur, Cahiers de Nutrition et de Diététique, 47 (Hors-série 2), 2012, Cahiers de Nutrition et de Diététique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives and risks of precision livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovenia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of agricultural systems: uncertainty associated with energy coefficients non-adapted to local conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. INRA, 2012, Proceedings 8th International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation d'un modèle de prédiction des besoins en eau des vaches laitières incluant l'effet de la température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Thomas-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Banville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hong Van Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, pp.177-180, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the national cattle herd to simulate meat and milk production and the greenhouse gas emissions inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions comparées d’ammoniac et de gaz à effet de serre en systèmes lisier et litière accumulée en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 19, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative predictions of free water intake, urine volume and fecal water excretion in dairy cows under thermoneutral condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet protein level on nitrogen excretion and greenhouse gases emissions in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. , Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a constant high ambient temperature on the intake and excretion of water in dry and lactating Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur de troupeau de vaches laitières avec modélisation du système d’information : application à la qualité de détection des chaleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 17, 2010, 17èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et gaz à effet de serre - Dix actions pour réduire les émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2015, Matière à débattre et décider, 978-2-7592-2314-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pertes d'azote dans l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2014, Matière à débattre et décider, 978-2-7592-2245-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wageningen Academic Publisher, 427 p., 2010, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-93, 2020, Matière à débattre et décider, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des agroéquipements et du numérique à l’agroéocologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-94, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les interactions du vivant, en lien avec les milieux et les contextes socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle Coordination éditoriale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Matière à débattre et décider (5), </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-80, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’élevage : vers un élevage plus durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sghaier Chriki; Marie-Pierre Ellies-Oury; Jean-François Hocquette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions France Agricole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-85557-729-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience, agriculture de précision : de nouvelles approches environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter intake and milk yield responses to dietary changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en protéines et en acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excrétion azotée fécale et urinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème éd., </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and amino acid expenditure, efficiency and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses de l'ingestion et de la production de lait aux variations d'apports alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal and urinary nitrogen excretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring du poids et de l'état corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevage de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions France Agricole, 2016, 978-2-85557-460-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2015, Matière à débattre et décider, 978-2-7592-2284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole farm-model to simulate the environmental impacts of animal farming system: MELODIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Meschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins : besoins des animaux - valeurs des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311, 2010, Guide Pratique, 978-2-7592-0873-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage de carbone par les prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stockage de carbone par les prairies : Une voie d’atténuation de l’impact de l’élevage herbivore sur l’effet de serre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRA, 12 p., 2010, Collection l'Essentiel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de l'interaction entre processus décisionnels et processus biophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick F. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision :démarches en agricultures, agroalimentaire et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de rationnement des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins. Besoins des animaux - Valeurs des aliments. Tables INRA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Meschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins. Besoins des animaux - Valeurs des aliments. Tables INRA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007, 978-2-7592-0020-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in the INRA feeding systems for dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in animal nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nottingham University Press, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités d'ingestion et de rumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demarquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition des ruminants domestiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, Mieux comprendre, 2-7380-0629-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités d'ingestion et de rumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demarquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition des ruminants domestiques. Ingestion et digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, INRA Editions, 1994, Mieux Comprendre, 2-7380-0629-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruminant nutrition: Recommanded allowances and feed tables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1989, 2-7380-0189-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed intake: the Fill Unit systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruminant nutrition : Recommanded allowances and feed tables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1989, 2-7380-0189-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Alimentation des vaches laitieres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables de l'alimentation des bovins, ovins et caprins.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1988, 2-7380-0072-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02858064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des vaches laitieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deffilait - Programme R&D- Améliorer l’efficacité alimentaire des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 108 pp. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leafleat du projet Deffilait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra Transfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowNex, application web pour le calcul de l'autonomie alimentaire et de l'excrétion d'azote d'un troupeau de vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency of lactating Holstein cows is less reproducible when changing dietary starch and fibre concentrations than within diet over subsequent lactation stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des approvisionnements et impacts environnementaux associés à l’alimentation animale sur le Centre Bretagne‐Normandie en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Knapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatisée de la note d’état corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Delouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Luginbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2020, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on developing bottom-up Marginal abatement cost curves (MACCS) for representative farm type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Oliveira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 11.2, UE;Union Européenne. 2015, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on farm scale eco-efficiency of mitigation and adaption options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ib Silleback Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörgen E. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas John Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac et de gaz a effet de serre en batiments bovins laitiers : effets croisés du mode de logement et de l'alimentation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document describing the incorporation into the model complex of the facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas John Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Styrbaek Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ib Sillebak Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vejlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 9.3, 2014, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating mitigation and adaptation options for sustainable livestock production under climate change – SICA (Latin America, African Mediterranean Partner Countries, African ACP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas John Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Styrbaek Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ib Silleback Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vejlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2014, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application web CowNex, guide Utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable : D9.1 Development of a modelling strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes van Der Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of simulation to quantify the effect of the main factors affecting N balance at cow level (D7.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Stichting wageningen research. 2013, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 527 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « MONDFERENT » - Emissions de méthane par les bovins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Programme 154 Action 14 Sous action 12, Ministère de l'Agriculture, de l'Alimentation, de la Pêche, de la ruralité et de l'Aménagement du territoire. 2012, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des flux d’azote à l’échelle de l’animal et des ateliers d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publié dans le Chapitre 5 (Résumé et synthèse de l'étude sont disponibles sur le site de l'institut ) </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ce rapport est disponible dans : Expertises Scientifiques Collectives. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans des flux d’azote au niveau des systèmes de production animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chap. 7. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cascade de l’azote et l’élevage, et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publié dans le Chapitre 1 (Résumé et synthèse de l'étude sont disponibles sur le site de l'institut ) </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ce rapport est disponible dans : Expertises Scientifiques Collectives. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation de l'ingestion des vaches laitieres en debut de lactation : varnycthemere de l'activite alimentaire, des metabolites sanguins et de l'insulemie et etude du role de l'insuline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 1985. Français. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02854718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’efficacité alimentaire des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Rennes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’efficacité alimentaire des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’efficacité alimentaire des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1085"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demarty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delattre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luginbuhl Thibault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txae018/7604297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22813" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22194" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2023.100711" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brachet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Luginbuhl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124635" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fauvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00823-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depuille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kipling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bartley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanco-Penedo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185820v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depuille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Delouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delattre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/21gn-kn32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186515v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17654" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4585" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02286677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104977" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorinquer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001368" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15926" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2499" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104492" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delouard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.01.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Troccon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marquis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202991900044X" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12636" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fauvel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Pena-Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Berry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003214" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631798v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Diomedes Soteriades" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair William Stott" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charroin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166445" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455901v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Charroin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000707" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret March" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair W. Stott" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0281-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3038" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210998v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delattre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delouard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8969" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000272" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hrhm-4n06" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210545v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7079" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173633v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.04.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Doll&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j1bh-az79" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210859v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benagabou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulibaly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210583v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pfmilin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kuikman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000259" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210741v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chotteau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tregaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001341v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Brun-Lafleur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001820" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002133" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173674v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc M&#233;nard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunschwig" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210436v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000335" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209084v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kmq2-gp41" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000344v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Vigne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RL7KG9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849187v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chardon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigolot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raison" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000687" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210323v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Haque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5230" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210316v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111200047X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193862v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wgss-5n33" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647858v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00776.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3105BDD9AEC27B4A15967024297513D27B7E7B82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652689v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00770.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B48BDB26E8C504C0EC2B64A3FED22175D5B17821/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191124v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chardon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/brd4-wt27" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653013v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652404v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Valk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Mayne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rook" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00769.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9E2CE1DB9EAF25417EE9549766388C351B3EAFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun-Lafleur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2669" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173566v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Apper-Bossard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2975" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730121v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004212" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Gall" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660596v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990486" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666644v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pflimlin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beranger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460871v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859608008034" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F21B638616B7FAAF7EECA2C81E1C52B87A55825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653612v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195208v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655402v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657012v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662510v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(07)72640-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654313v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72136-1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657807v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659546v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rath" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dillon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200661" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671522v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buckley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72790-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677419v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671349v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chaves" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/70758/2004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mar&#233;chal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ollivier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cl&#233;ment" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Ferret" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Regnaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Cabrera Estrada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2003.11.013" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670372v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Cabrera-Estrada" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670090v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudeau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675544v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M'Hamed" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rico-Gomez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889829v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Israel Cabrera Estrada" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671247v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678655v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Kennedy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stakelum" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733879v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(01)00350-9" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GSBMSKL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670111v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889862v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiaeddine M'Hamed" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Verit&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001127" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889915v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000139" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686229v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685616v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684275v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(97)76250-7" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696744v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686223v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683823v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687836v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684453v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699276v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquilly" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899825v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684053v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685423v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686189v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713626v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Leclerc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rousselot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Troccon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709038v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrer Cazcarra" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espinasse" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889424v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Rousselot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Troccon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703683v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889405v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hay" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716023v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barreyre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madany Gallou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702887v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712437v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714940v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889030v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Peyraud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Astigarraga" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bars" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889114v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889025v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714664v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703342v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Widyobroto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888920v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aubert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bp Widyobroto" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888883v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711447v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705057v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888921v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699724v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888859v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Goffe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716019v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895983v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895969v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700215v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702709v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888806v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Richou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714154v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoden" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703778v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895942v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705289v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703047v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899358v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724988v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cotto" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895853v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898771v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717884v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898577v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dulphy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728990v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898628v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Chayvialle" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719628v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727029v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilloteau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Chayvialle" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718282v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Journet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898445v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721792v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898444v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719717v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719580v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717714v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;mond" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208549v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483109v2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Harada" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731285v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tribout" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Min&#233;ry" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vall&#233;e" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saille" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saunier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_52" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731282v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefebvre" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jurquet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_53" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359985v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359886v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037089v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190428v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190458v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Denouel" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041071v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190433v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064718v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141764v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dronne" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674010v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064687v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. M. Gordo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282259v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398073v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190790v2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330712" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788852v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188774v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190613v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905550v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaignon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sidaner" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Laza-Knoerr" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786476v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735833v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734712v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perbost" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077533v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946662v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591148v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584499v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738262v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairsty Topp" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Eory" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bannink" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bartley" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595576v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790131v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455923v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795767v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455924v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211067v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742118v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perbost" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramat" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210593v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210737v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792697v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quiniou" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210589v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793595v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793229v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794114v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210592v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210623v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210714v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019226v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019170v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210496v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210595v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210639v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210524v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210530v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210594v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019078v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747204v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210738v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Haque" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001275v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210367v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelan" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rubin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748428v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802905v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745499v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939583v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil Khelil-Arfa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749947v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841081v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750732v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752873v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754796v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824455v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754904v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193609v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730131v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193509v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754288v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460905v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756762v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Juton" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754327v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752785v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Juton" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729943v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin-Clouaire" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rellier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751635v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Rigolot" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756140v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Jacobs Dias" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifai" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751622v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756718v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758476v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753590v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755692v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812888v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757570v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754938v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763201v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Connor" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759547v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764366v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760891v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kernen" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Moignier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764084v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760957v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763409v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762608v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailhache" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763478v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760267v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lecerf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761107v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecerf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762230v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760932v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcant" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766327v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842417v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765265v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840217v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771181v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769133v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768389v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquis" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767558v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777959v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Ingvartsen" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774570v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#233;tif" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775061v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851799v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850304v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850983v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848359v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845806v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847150v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776705v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847064v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772929v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844334v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843560v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780139v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853835v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854491v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853716v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716662v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zitouni" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745937v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lequest" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046534v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165512v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165207v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165496v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrieu" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirot" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165242v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299680v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420443v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905560v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Suzanne" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/advances-in-animal-biosciences" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904399v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282300v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumercy" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouille" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738467v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737977v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904402v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738037v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berry" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905562v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donagh P. Berry" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811443v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efita2017.org/proceedings/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595575v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595165v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455955v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Stott" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanchard" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741131v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455936v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742281v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Cordier" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quiniou" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455933v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188985v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4285" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211042v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202873v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211041v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742058v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211054v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210928v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O'Brien" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210929v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Todd" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Brien" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W.J. Stienezen" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wreford" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210673v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270956.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210782v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210789v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunginbuhl" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210651v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210677v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270971.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210784v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3836" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210739v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. March" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210684v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210792v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210786v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3804" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209172v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Doll&#233;" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254925.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173626v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209156v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210488v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210537v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carli" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crompton" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210392v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210840v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210337v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Thomas-Morel" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Pham" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3413" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210336v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210503v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173642v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745615v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744957v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753779v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3136" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173501v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039201v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.htmlhttps://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398071v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928143v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928229v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788411v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791354v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785680v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928230v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928195v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788836v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795022v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460909v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173671v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285412.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824535v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822677v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824899v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173436v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839659v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852013v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jarrige" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845908v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856624v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853726v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858064v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856242v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03189062v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03189033v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra Transfert" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210740v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182709v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasnier" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675719v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Knapen" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188919v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940151v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211008v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ib Silleback Kristensen" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen E. Olesen" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Hutchings" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Mogensen" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611406v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macleod" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira Silva" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611411v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Styrbaek Jorgensen" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ib Sillebak Kristensen" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vejlin" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211007v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vejlin" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210995v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806603v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes van Der Pol" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210635v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356565v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viallard" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Oueslati" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810808v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804260v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811184v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854718v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191537v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186360v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191532v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demarty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delattre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luginbuhl Thibault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txae018/7604297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22813" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2023.100711" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brachet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Luginbuhl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124635" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fauvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00823-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depuille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kipling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bartley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanco-Penedo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depuille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Delouard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delattre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/21gn-kn32" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19844" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186515v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17654" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4585" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02286677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104977" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorinquer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001368" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15926" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2499" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delouard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.01.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104492" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Troccon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marquis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202991900044X" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fauvel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12636" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Pena-Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003214" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Diomedes Soteriades" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair William Stott" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charroin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Charroin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000707" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3038" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0281-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delattre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delouard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8969" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret March" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair W. Stott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000272" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hrhm-4n06" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210545v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7079" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.04.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pfmilin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Doll&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j1bh-az79" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210859v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benagabou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulibaly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kuikman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000259" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129711v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002133" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173674v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000661v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Brun-Lafleur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001820" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chotteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tregaro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc M&#233;nard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunschwig" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210436v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000335" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209084v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kmq2-gp41" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000344v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Vigne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RL7KG9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849187v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chardon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigolot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raison" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000687" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210323v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Haque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5230" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210316v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111200047X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193862v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wgss-5n33" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647858v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00776.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3105BDD9AEC27B4A15967024297513D27B7E7B82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652689v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00770.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B48BDB26E8C504C0EC2B64A3FED22175D5B17821/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191124v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chardon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/brd4-wt27" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653013v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652404v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Valk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Mayne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rook" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00769.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9E2CE1DB9EAF25417EE9549766388C351B3EAFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun-Lafleur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2669" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173566v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Apper-Bossard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2975" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660596v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990486" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659721v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Gall" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730121v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004212" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666644v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pflimlin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beranger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653612v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195208v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460871v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859608008034" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F21B638616B7FAAF7EECA2C81E1C52B87A55825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655402v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657012v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662510v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(07)72640-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654313v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72136-1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657807v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659546v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rath" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dillon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200661" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671522v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buckley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72790-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677419v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671349v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chaves" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/70758/2004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670069v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Cabrera Estrada" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2003.11.013" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680063v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mar&#233;chal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ollivier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cl&#233;ment" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Ferret" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Regnaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670372v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Cabrera-Estrada" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670090v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudeau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675544v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M'Hamed" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rico-Gomez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889829v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Israel Cabrera Estrada" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671247v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678655v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Kennedy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stakelum" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733879v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(01)00350-9" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GSBMSKL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670111v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889862v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiaeddine M'Hamed" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Verit&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001127" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686229v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000139" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685616v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684275v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696744v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astigarraga" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685080v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(97)76250-7" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686223v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683823v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687836v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684453v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699276v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquilly" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899825v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684053v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685423v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686189v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889424v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Rousselot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Troccon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709038v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrer Cazcarra" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espinasse" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713626v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Leclerc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rousselot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Troccon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889405v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703683v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716023v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barreyre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madany Gallou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702887v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712437v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714940v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889030v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Peyraud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Astigarraga" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bars" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889114v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889025v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714664v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703342v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Widyobroto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888920v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aubert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bp Widyobroto" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888883v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711447v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705057v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888921v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888859v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Goffe" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699724v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895983v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895969v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716019v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700215v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702709v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888806v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Richou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703778v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714154v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoden" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895942v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705289v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703047v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899358v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724988v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cotto" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895853v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898771v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717884v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898577v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dulphy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728990v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898628v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Chayvialle" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719628v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727029v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilloteau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Chayvialle" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718282v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Journet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898445v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721792v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719717v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898444v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719580v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717714v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;mond" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208549v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483109v2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Harada" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731285v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tribout" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Min&#233;ry" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vall&#233;e" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saille" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saunier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_52" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731282v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefebvre" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jurquet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_53" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359985v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359886v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190458v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Denouel" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190428v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041071v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190433v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037089v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064718v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141764v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dronne" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674010v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064687v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. M. Gordo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282259v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398073v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190790v2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330712" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788852v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamadon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188774v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905550v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaignon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sidaner" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Laza-Knoerr" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190613v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786476v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735833v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077533v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734712v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perbost" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946662v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595576v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584499v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738262v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairsty Topp" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Eory" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bannink" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bartley" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591148v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790131v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795767v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455923v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455924v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742118v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perbost" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramat" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211067v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792697v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quiniou" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210589v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210593v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210737v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793595v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794114v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793229v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210592v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210623v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210496v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019170v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210595v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210639v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019226v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210714v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210524v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210530v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747204v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019078v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210594v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210738v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Haque" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210367v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelan" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rubin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001275v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802905v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748428v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745499v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939583v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil Khelil-Arfa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749947v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841081v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750732v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752873v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754796v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824455v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754904v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193509v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730131v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754288v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460905v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193609v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752785v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Juton" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756762v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Juton" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754327v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729943v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin-Clouaire" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rellier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751635v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Rigolot" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756140v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Jacobs Dias" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifai" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751622v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756718v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753590v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758476v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755692v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812888v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757570v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754938v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763201v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Connor" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759547v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764366v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760891v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kernen" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Moignier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764084v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763409v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762608v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailhache" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763478v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760267v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lecerf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760957v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761107v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecerf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762230v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760932v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcant" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766327v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840217v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842417v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765265v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771181v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769133v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768389v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquis" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767558v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774570v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#233;tif" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775061v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851799v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777959v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Ingvartsen" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850304v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850983v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848359v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847150v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845806v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776705v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772929v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847064v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844334v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843560v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780139v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853835v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853716v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854491v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716662v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zitouni" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745937v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lequest" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046534v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165512v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165207v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165496v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrieu" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirot" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165242v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299680v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420443v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904399v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282300v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumercy" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouille" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905560v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Suzanne" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/advances-in-animal-biosciences" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737977v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738467v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904402v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738037v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berry" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905562v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donagh P. Berry" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811443v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efita2017.org/proceedings/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595575v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595165v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741131v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455955v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Stott" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanchard" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455936v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742281v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Cordier" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quiniou" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455933v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188985v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4285" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202873v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211041v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742058v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211042v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211054v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210928v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O'Brien" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210929v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Todd" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Brien" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W.J. Stienezen" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wreford" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210789v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lunginbuhl" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210651v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210677v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270971.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210784v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3836" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210782v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210673v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270956.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210739v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. March" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210792v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210684v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210786v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3804" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209172v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Doll&#233;" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254925.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173626v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209156v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210488v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210537v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carli" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crompton" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210392v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210336v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Pham" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210503v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210840v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210337v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Thomas-Morel" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3413" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173642v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745615v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744957v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753779v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3136" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173501v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039201v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.htmlhttps://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398071v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928143v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928229v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791354v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788411v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785680v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928230v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788836v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928195v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795022v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460909v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173671v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285412.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824535v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822677v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824899v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173436v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839659v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852013v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jarrige" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845908v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856624v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853726v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858064v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856242v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03189062v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03189033v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra Transfert" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210740v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182709v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasnier" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675719v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Knapen" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188919v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940151v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611406v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macleod" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira Silva" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211008v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ib Silleback Kristensen" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen E. Olesen" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Hutchings" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Mogensen" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611411v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Styrbaek Jorgensen" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ib Sillebak Kristensen" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vejlin" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211007v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vejlin" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210995v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806603v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes van Der Pol" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210635v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356565v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viallard" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Oueslati" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810808v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804260v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811184v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854718v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191537v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186360v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191532v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>