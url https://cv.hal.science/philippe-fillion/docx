--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -264,516 +264,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05293633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of stratification and entrainment models in CATHARE 3 code during FONESYS activities</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmark DEBORA: Assessment of MCFD compared to high-pressure boiling pipe flow measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Hadj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113700⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.104920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04803344v1</w:t>
+                <w:t xml:space="preserve">cea-04695258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling single-phase transverse flows in a PWR rod bundle at low Reynolds number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Bergeron</w:t>
+                <w:t xml:space="preserve">A systematic approach for the adequacy analysis of a set of experimental databases: application in the framework of the ATRIUM activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ghione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sargentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 416, pp.112752. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 421, pp.113035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04370869v1</w:t>
+                <w:t xml:space="preserve">cea-04491875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark DEBORA: Assessment of MCFD compared to high-pressure boiling pipe flow measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling single-phase transverse flows in a PWR rod bundle at low Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinjun Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Davit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104920⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 416, pp.112752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695258v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04370869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic approach for the adequacy analysis of a set of experimental databases: application in the framework of the ATRIUM activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucia Sargentini</w:t>
+                <w:t xml:space="preserve">Assessment of stratification and entrainment models in CATHARE 3 code during FONESYS activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Carnevali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 421, pp.113035. </w:t>
+              <w:t xml:space="preserve">, 2024, 430, pp.113700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04491875v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04803344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPTF horizontal flow prediction by SYS-TH codes – Recent analyses made within the FONESYS network</w:t>
               </w:r>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04452324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAPIUM: a generic framework for a practical and transparent quantification of thermal hydraulic code model input uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baccou</w:t>
+                <w:t xml:space="preserve">Critical flow prediction by system codes – Recent analyses made within the FONESYS network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lanfredini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinzhao Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Petruzzi</w:t>
+                <w:t xml:space="preserve">N. Aksan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00295639.2020.1759310⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 366, pp.110731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149294v1</w:t>
+                <w:t xml:space="preserve">cea-04384302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical flow prediction by system codes – Recent analyses made within the FONESYS network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. d'Auria</w:t>
+                <w:t xml:space="preserve">SAPIUM: a generic framework for a practical and transparent quantification of thermal hydraulic code model input uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aksan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Fillion</w:t>
+                <w:t xml:space="preserve">Alessandro Petruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 366, pp.110731. </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.721-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2020.1759310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04384302v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of good practice guidance for quantification of thermal-hydraulic code model input uncertainty</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1546,394 +1546,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental qualification of a PIV and two-dye LIF temperature field measurement system with the &amp;quot;filling box&amp;quot; experiment in liquid flow</w:t>
+                <w:t xml:space="preserve">Non-uniform flows through a 8x34 PWR-type rod bundle: PIV and pressure drop measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Helfer</w:t>
+                <w:t xml:space="preserve">Clément Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWINTH 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.056</w:t>
+              <w:t xml:space="preserve">SWINTH 2024 - Specialist Workshop on Advanced Instrumentation and Measurement Techniques for Nuclear Reactor Thermal Hydraulics and Severe Accidents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresde, Germany. pp.017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04675570v1</w:t>
+                <w:t xml:space="preserve">cea-04750812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniform flows through a 8x34 PWR-type rod bundle: PIV and pressure drop measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
+                <w:t xml:space="preserve">Adequacy analysis of critical flow experiments in the framework of the OECD-NEA ATRIUM project: CEA's contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ghione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sargentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWINTH 2024 - Specialist Workshop on Advanced Instrumentation and Measurement Techniques for Nuclear Reactor Thermal Hydraulics and Severe Accidents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dresde, Germany. pp.017</w:t>
+              <w:t xml:space="preserve">BEPU 2024 - Best Estimate Plus Uncertainty International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lucca, Italy. pp.BEPU2024-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04750812v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04706836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adequacy analysis of critical flow experiments in the framework of the OECD-NEA ATRIUM project: CEA's contribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+                <w:t xml:space="preserve">Experimental qualification of a PIV and two-dye LIF temperature field measurement system with the &amp;quot;filling box&amp;quot; experiment in liquid flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEPU 2024 - Best Estimate Plus Uncertainty International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lucca, Italy. pp.BEPU2024-353</w:t>
+              <w:t xml:space="preserve">SWINTH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04706836v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the system code CATHARE3 on critical flow experiments in the framework of the OECD-NEA ATRIUM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ghione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Sargentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1965,580 +1965,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04711360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of SAPIUM guidelines to Input Uncertainty Quantification: the ATRIUM project</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">METERO-V and PRIUS experimental programs: complementary separate effects tests for core mixing validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Baccou</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seok Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH 20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13182/NURETH20-40380⟩</w:t>
+              <w:t xml:space="preserve">NURETH-20 - 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Washington DC, United States. pp.1848-1861, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/NURETH20-41365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04191079v1</w:t>
+                <w:t xml:space="preserve">cea-04371973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METERO-V and PRIUS experimental programs: complementary separate effects tests for core mixing validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of SAPIUM guidelines to Input Uncertainty Quantification: the ATRIUM project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ghione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sargentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-20 - 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Washington DC, United States. pp.1848-1861, </w:t>
+              <w:t xml:space="preserve">20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Nuclear Society, Aug 2023, Washington DC, United States. pp.5734-5747, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/NURETH20-41365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13182/NURETH20-40380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04371973v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04191079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for new Experiments able to Better Characterize Flashing Flows in Nozzles for Improving Critical Flow Modelling in System Codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Klaus Umminger</w:t>
+                <w:t xml:space="preserve">Uniform and non-uniform flows through a PWR-type rod bundle with mixing grids at Reynolds number ranging from 800 up to 70000: pressure loss measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-20</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NURETH-20 - 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Washington, D.C., United States. pp.1946-1956</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04390515v1</w:t>
+                <w:t xml:space="preserve">cea-04371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform and non-uniform flows through a PWR-type rod bundle with mixing grids at Reynolds number ranging from 800 up to 70000: pressure loss measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
+                <w:t xml:space="preserve">Recommendations for new Experiments able to Better Characterize Flashing Flows in Nozzles for Improving Critical Flow Modelling in System Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Umminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seok Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-20 - 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NURETH-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Washington, D.C., United States. pp.1502-1515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/NURETH20-40676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04371975v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04390515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METERO-V experimental set-up: presentation and first results. Uniform flows through a 8x34 PWR-type rod bundle with mixing grids at Reynolds number ranging from 800 to 70000: pressure loss measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,383 +2583,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04464968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the CATHARE 3 code based on Rod Bundle Heat Transfer (RBHT) benchmark data using two-fluid and three-field models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAPIUM - Selection of adequate test database for IUQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-19 - The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANS; IAEA; NRG, Mar 2022, Brussels (online), Belgium</w:t>
+              <w:t xml:space="preserve">19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Brussels (virtual), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04256708v1</w:t>
+                <w:t xml:space="preserve">cea-04440551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification expérimentale d'un système de thermographie LIF-2D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+                <w:t xml:space="preserve">Validation of the CATHARE 3 code based on Rod Bundle Heat Transfer (RBHT) benchmark data using two-fluid and three-field models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">NURETH-19 - The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANS; IAEA; NRG, Mar 2022, Brussels (online), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04675537v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04256708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPTF horizontal flow prediction by SYS-TH codes - Recent analyses made within the FONESYS network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sofia Carnevali</w:t>
+                <w:t xml:space="preserve">Qualification expérimentale d'un système de thermographie LIF-2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Brussels (online), Belgium. pp.35792</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04098083v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04675537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal stratification criteria of 8 system codes and direct confrontation to TPTF and Mantilla data</w:t>
+                <w:t xml:space="preserve">TPTF horizontal flow prediction by SYS-TH codes - Recent analyses made within the FONESYS network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lanfredini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bestion</w:t>
@@ -2998,69 +2942,69 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Carnevali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Bruxelles (Virtual), Belgium. pp.35791</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Brussels (online), Belgium. pp.35792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04371870v1</w:t>
+                <w:t xml:space="preserve">cea-04098083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet entrainment prediction in horizontal flow by SYS-TH codes - Mantilla experiments - Recent analyses made with the FONESYS network</w:t>
               </w:r>
@@ -3184,77 +3128,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAPIUM - Follow-up activities, perspectives for future development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Sargentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ghione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURETH-19 - 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3273,178 +3217,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04417233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of stratification and entrainment models in CATHARE 3 code against TPTF-H and Mantilla experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal stratification criteria of 8 system codes and direct confrontation to TPTF and Mantilla data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lanfredini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aydemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Carnevali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-19 - The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Bruxelles (Conference virtuelle), Belgium</w:t>
+              <w:t xml:space="preserve">The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bruxelles (Virtual), Belgium. pp.35791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03985842v1</w:t>
+                <w:t xml:space="preserve">cea-04371870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAPIUM - Selection of adequate test database for IUQ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of stratification and entrainment models in CATHARE 3 code against TPTF-H and Mantilla experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Carnevali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Brussels (virtual), Belgium</w:t>
+              <w:t xml:space="preserve">NURETH-19 - The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bruxelles (Conference virtuelle), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04440551v1</w:t>
+                <w:t xml:space="preserve">cea-03985842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some progresses in system code modelling validation and application including 3D modelling</w:t>
               </w:r>
@@ -4060,103 +4060,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flow in rod bundles with velocity and temperature radial dissymmetry using CATHARE-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinjun Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Juan-les-Pins, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4263,103 +4263,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a systematic approach for quantification of thermal hydraulic code model input uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Petruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURETH2019 - 18th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Portland (OR), United States. pp.3054-3067</w:t>
@@ -4382,584 +4382,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04378696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved PWR LOCA simulations through refined core 3D simulations - An advanced 3D modelling and the associated METERO validation program</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SAPIUM a systematic approach for input uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUTHOS-12 - 12th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics, Operation and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Qingdao, China</w:t>
+              <w:t xml:space="preserve">BEPU-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04084545v1</w:t>
+                <w:t xml:space="preserve">cea-02338977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the accuracy of energy turbulent diffusion dispersion correlation in a porous two-fluid model dedicated to PWR core simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinjun Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14emes Journees d'etudes des Milieux Poreux - JEMP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAPIUM a systematic approach for input uncertainty quantification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved PWR LOCA simulations through refined core 3D simulations - An advanced 3D modelling and the associated METERO validation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Préa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEPU-2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">NUTHOS-12 - 12th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics, Operation and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338977v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04084545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of annular flows in vertical pipes with new correlations for the CATHARE-3 three-field model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3d core thermalhydraulic phenomena in pwr sblocas and iblocas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spirzewski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">M. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valette</w:t>
+                <w:t xml:space="preserve">P. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">NURETH-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02434037v1</w:t>
+                <w:t xml:space="preserve">hal-02433889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3d core thermalhydraulic phenomena in pwr sblocas and iblocas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Prediction of annular flows in vertical pipes with new correlations for the CATHARE-3 three-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spirzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Xian, China</w:t>
+              <w:t xml:space="preserve">17th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433889v1</w:t>
+                <w:t xml:space="preserve">cea-02434037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of correlations for low pressure subcooled boiling flows studies using the drift flux model of FLICA codes</w:t>
               </w:r>
@@ -5117,51 +5117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F84ED27E"/>
+    <w:nsid w:val="FD8DC265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5348,51 +5348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fillion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8581-4593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05293633v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Carnevali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04803344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113700" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bergeron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112752" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fillion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hadj Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104920" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04452324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanfredini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Auria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aydemir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carnevali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhao Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petruzzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2020.1759310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aksan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110731" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baccou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damblin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petruzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/436142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guelfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE05-98" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toutant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Melin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04706836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-41365" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04390515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Auria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Umminger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04464968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Du Cluzeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04098083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04417233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03985842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pr&#233;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mekkas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Parrinello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04217103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vernassiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04378696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04084545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couplet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434037v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spirzewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05128940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Salvatore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fillion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8581-4593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05293633v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Carnevali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hadj Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112752" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04803344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04452324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanfredini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Auria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aydemir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carnevali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aksan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110731" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhao Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petruzzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2020.1759310" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baccou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damblin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petruzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/436142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guelfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE05-98" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Melin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04706836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toutant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-41365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04390515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Auria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Umminger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04464968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Du Cluzeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04098083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04417233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03985842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pr&#233;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mekkas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Parrinello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04217103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vernassiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04378696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couplet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04084545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spirzewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05128940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Salvatore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>