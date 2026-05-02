--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04452324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical flow prediction by system codes – Recent analyses made within the FONESYS network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. d'Auria</w:t>
+                <w:t xml:space="preserve">SAPIUM: a generic framework for a practical and transparent quantification of thermal hydraulic code model input uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aksan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Fillion</w:t>
+                <w:t xml:space="preserve">Jinzhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Petruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110731⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.721-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2020.1759310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04384302v1</w:t>
+                <w:t xml:space="preserve">hal-03149294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAPIUM: a generic framework for a practical and transparent quantification of thermal hydraulic code model input uncertainty</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+                <w:t xml:space="preserve">Critical flow prediction by system codes – Recent analyses made within the FONESYS network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lanfredini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Petruzzi</w:t>
+                <w:t xml:space="preserve">N. Aksan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 194, pp.721-736. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 366, pp.110731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00295639.2020.1759310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149294v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04384302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of good practice guidance for quantification of thermal-hydraulic code model input uncertainty</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ghione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Sargentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ghione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Sargentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2131,51 +2131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ghione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Sargentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,269 +2233,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04191079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform and non-uniform flows through a PWR-type rod bundle with mixing grids at Reynolds number ranging from 800 up to 70000: pressure loss measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
+                <w:t xml:space="preserve">Recommendations for new Experiments able to Better Characterize Flashing Flows in Nozzles for Improving Critical Flow Modelling in System Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Umminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seok Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-20 - 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NURETH-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Washington, D.C., United States. pp.1502-1515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/NURETH20-40676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04371975v1</w:t>
+                <w:t xml:space="preserve">cea-04390515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for new Experiments able to Better Characterize Flashing Flows in Nozzles for Improving Critical Flow Modelling in System Codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Klaus Umminger</w:t>
+                <w:t xml:space="preserve">Uniform and non-uniform flows through a PWR-type rod bundle with mixing grids at Reynolds number ranging from 800 up to 70000: pressure loss measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NURETH-20 - 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Washington, D.C., United States. pp.1946-1956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/NURETH20-40676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04390515v1</w:t>
+                <w:t xml:space="preserve">cea-04371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METERO-V experimental set-up: presentation and first results. Uniform flows through a 8x34 PWR-type rod bundle with mixing grids at Reynolds number ranging from 800 to 70000: pressure loss measurements</w:t>
               </w:r>
@@ -2583,327 +2583,383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04464968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAPIUM - Selection of adequate test database for IUQ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the CATHARE 3 code based on Rod Bundle Heat Transfer (RBHT) benchmark data using two-fluid and three-field models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Brussels (virtual), Belgium</w:t>
+              <w:t xml:space="preserve">NURETH-19 - The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANS; IAEA; NRG, Mar 2022, Brussels (online), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04440551v1</w:t>
+                <w:t xml:space="preserve">cea-04256708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the CATHARE 3 code based on Rod Bundle Heat Transfer (RBHT) benchmark data using two-fluid and three-field models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Du Cluzeau</w:t>
+                <w:t xml:space="preserve">Qualification expérimentale d'un système de thermographie LIF-2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-19 - The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANS; IAEA; NRG, Mar 2022, Brussels (online), Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04256708v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04675537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification expérimentale d'un système de thermographie LIF-2D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fillion</w:t>
+                <w:t xml:space="preserve">TPTF horizontal flow prediction by SYS-TH codes - Recent analyses made within the FONESYS network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lanfredini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aydemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Carnevali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Brussels (online), Belgium. pp.35792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04675537v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04098083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPTF horizontal flow prediction by SYS-TH codes - Recent analyses made within the FONESYS network</w:t>
+                <w:t xml:space="preserve">Horizontal stratification criteria of 8 system codes and direct confrontation to TPTF and Mantilla data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lanfredini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bestion</w:t>
@@ -2942,69 +2998,69 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Carnevali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Brussels (online), Belgium. pp.35792</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Bruxelles (Virtual), Belgium. pp.35791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04098083v1</w:t>
+                <w:t xml:space="preserve">cea-04371870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet entrainment prediction in horizontal flow by SYS-TH codes - Mantilla experiments - Recent analyses made with the FONESYS network</w:t>
               </w:r>
@@ -3154,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Sargentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ghione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURETH-19 - 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3217,234 +3273,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04417233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal stratification criteria of 8 system codes and direct confrontation to TPTF and Mantilla data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of stratification and entrainment models in CATHARE 3 code against TPTF-H and Mantilla experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Carnevali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Bruxelles (Virtual), Belgium. pp.35791</w:t>
+              <w:t xml:space="preserve">NURETH-19 - The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bruxelles (Conference virtuelle), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04371870v1</w:t>
+                <w:t xml:space="preserve">cea-03985842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of stratification and entrainment models in CATHARE 3 code against TPTF-H and Mantilla experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAPIUM - Selection of adequate test database for IUQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-19 - The 19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Bruxelles (Conference virtuelle), Belgium</w:t>
+              <w:t xml:space="preserve">19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Brussels (virtual), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03985842v1</w:t>
+                <w:t xml:space="preserve">cea-04440551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some progresses in system code modelling validation and application including 3D modelling</w:t>
               </w:r>
@@ -4276,90 +4276,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a systematic approach for quantification of thermal hydraulic code model input uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Petruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURETH2019 - 18th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Portland (OR), United States. pp.3054-3067</w:t>
@@ -4736,230 +4736,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04084545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3d core thermalhydraulic phenomena in pwr sblocas and iblocas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of annular flows in vertical pipes with new correlations for the CATHARE-3 three-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Spirzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Valette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Xian, China</w:t>
+              <w:t xml:space="preserve">17th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433889v1</w:t>
+                <w:t xml:space="preserve">cea-02434037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of annular flows in vertical pipes with new correlations for the CATHARE-3 three-field model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3d core thermalhydraulic phenomena in pwr sblocas and iblocas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spirzewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Valette</w:t>
+                <w:t xml:space="preserve">P. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">NURETH-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02434037v1</w:t>
+                <w:t xml:space="preserve">hal-02433889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of correlations for low pressure subcooled boiling flows studies using the drift flux model of FLICA codes</w:t>
               </w:r>
@@ -5117,51 +5117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD8DC265"/>
+    <w:nsid w:val="920C1D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5348,51 +5348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fillion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8581-4593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05293633v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Carnevali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hadj Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112752" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04803344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04452324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanfredini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Auria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aydemir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carnevali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aksan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110731" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhao Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petruzzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2020.1759310" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baccou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damblin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petruzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/436142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guelfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE05-98" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Melin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04706836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toutant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-41365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04390515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Auria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Umminger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04464968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Du Cluzeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04098083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04417233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03985842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pr&#233;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mekkas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Parrinello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04217103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vernassiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04378696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couplet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04084545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spirzewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05128940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Salvatore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fillion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8581-4593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05293633v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Carnevali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hadj Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112752" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04803344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04452324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanfredini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Auria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aydemir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carnevali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhao Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petruzzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2020.1759310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aksan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110731" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baccou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damblin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petruzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/436142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guelfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE05-98" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Melin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04706836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toutant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-41365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04390515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Auria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Umminger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04464968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Du Cluzeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04098083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04371871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04417233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03985842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pr&#233;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mekkas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Parrinello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04217103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vernassiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04378696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couplet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04084545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434037v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spirzewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05128940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Salvatore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>