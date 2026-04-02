--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -153,51 +153,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 243, pp.110453. </w:t>
+              <w:t xml:space="preserve">, 2026, 243 (June), pp.110452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -257,51 +257,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 243, pp.110453. </w:t>
+              <w:t xml:space="preserve">, 2026, 243 (June), pp.110453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -402,51 +402,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2025</w:t>
+              <w:t xml:space="preserve">SSP 2025 - 2025 IEEE Statistical Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yoann Altmann; Mike Davies, Jun 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>